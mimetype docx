--- v0 (2025-12-30)
+++ v1 (2026-09-02)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0B9AEC13" w14:textId="77777777" w:rsidR="00533CF4" w:rsidRDefault="00533CF4" w:rsidP="00533CF4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc505873360"/>
       <w:bookmarkStart w:id="1" w:name="_Toc505952475"/>
       <w:bookmarkStart w:id="2" w:name="_Toc505956772"/>
       <w:bookmarkStart w:id="3" w:name="_Toc35420841"/>
       <w:bookmarkStart w:id="4" w:name="_Toc35433195"/>
       <w:bookmarkStart w:id="5" w:name="_Toc36654111"/>
       <w:bookmarkStart w:id="6" w:name="_Toc36808912"/>
       <w:bookmarkStart w:id="7" w:name="_Toc37237292"/>
       <w:bookmarkStart w:id="8" w:name="_Toc38467503"/>
       <w:bookmarkStart w:id="9" w:name="_Toc60737696"/>
@@ -2357,57 +2357,57 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0041586D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>(kindly delete before distributing)</w:t>
       </w:r>
       <w:r w:rsidRPr="0041586D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA7D5C0" w14:textId="1B098578" w:rsidR="00123AB4" w:rsidRPr="00FA402C" w:rsidRDefault="000A3507" w:rsidP="0020759D">
+    <w:p w14:paraId="5AA7D5C0" w14:textId="5601910A" w:rsidR="00123AB4" w:rsidRPr="00FA402C" w:rsidRDefault="000A3507">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA402C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">This document is a work in progress, please forward </w:t>
       </w:r>
       <w:r w:rsidR="0041586D" w:rsidRPr="00FA402C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -2459,78 +2459,58 @@
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00A04CB1" w:rsidRPr="00FA402C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00A04CB1" w:rsidRPr="00FA402C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:bCs/>
             <w:i/>
             <w:color w:val="5B9BD5" w:themeColor="accent5"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>doug.ullrich@utoronto.ca</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0041586D" w:rsidRPr="00FA402C">
-[...20 lines deleted...]
-    <w:p w14:paraId="02F2189F" w14:textId="73EFD013" w:rsidR="00123AB4" w:rsidRPr="00FA402C" w:rsidRDefault="00A04CB1" w:rsidP="0020759D">
+    </w:p>
+    <w:p w14:paraId="02F2189F" w14:textId="05602B24" w:rsidR="00123AB4" w:rsidRPr="00FA402C" w:rsidRDefault="00A04CB1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA402C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>See the link below for the most up-to-date version of the template</w:t>
       </w:r>
       <w:r w:rsidR="004669E7" w:rsidRPr="00FA402C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
@@ -2559,68 +2539,58 @@
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> the filename of the template)</w:t>
       </w:r>
       <w:r w:rsidR="00123AB4" w:rsidRPr="00FA402C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA402C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="0091613D" w:rsidRPr="00FA402C">
+        <w:r w:rsidR="00F55929" w:rsidRPr="00FA3401">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:t>www.oise.utoronto.ca/oise/Programs/OISE_Course_Outline_Template.html</w:t>
+          </w:rPr>
+          <w:t>https://www.oise.utoronto.ca/faculty-staff/courseoutlineexplorer-faq</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E12D24" w:rsidRPr="00FA402C">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F55929">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5998F0FB" w14:textId="77777777" w:rsidR="00F5662F" w:rsidRPr="002F77D7" w:rsidRDefault="00F5662F" w:rsidP="00B027A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc163559230"/>
       <w:r w:rsidRPr="002F77D7">
         <w:t>1. Contact Information for Course Instructor</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="002F77D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2383DBF0" w14:textId="3D9D9AF2" w:rsidR="00AE5B75" w:rsidRPr="00AD36B7" w:rsidRDefault="00DC2D27" w:rsidP="00AE5B75">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC2D27">
         <w:rPr>
@@ -2876,67 +2846,51 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F77D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Students</w:t>
       </w:r>
       <w:r w:rsidRPr="002F77D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
         </w:rPr>
-        <w:t xml:space="preserve">need to regularly check </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> @u</w:t>
+        <w:t>need to regularly check their @u</w:t>
       </w:r>
       <w:r w:rsidRPr="002F77D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>toronto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.ca</w:t>
       </w:r>
       <w:r w:rsidRPr="002F77D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F77D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>email</w:t>
@@ -3217,50 +3171,51 @@
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve"> information for instructors (in blue) and text to provide to students for various online tools (in black).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3466881E" w14:textId="5C80A9A8" w:rsidR="00D009D6" w:rsidRPr="00D009D6" w:rsidRDefault="00D009D6" w:rsidP="00241396">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A3C1AFF" w14:textId="4DBA7545" w:rsidR="00D009D6" w:rsidRDefault="00D009D6" w:rsidP="00D009D6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D009D6">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In the following section we provide some instructions on how to set up </w:t>
       </w:r>
       <w:r w:rsidR="006E70C3">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00D009D6">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve"> courses</w:t>
       </w:r>
       <w:r w:rsidR="003348EF">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve"> online</w:t>
       </w:r>
       <w:r w:rsidRPr="00D009D6">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>, as well as</w:t>
@@ -3309,108 +3264,96 @@
       </w:r>
       <w:r w:rsidRPr="00D009D6">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve"> the most commonly used tools at OISE.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE4ADA2" w14:textId="77777777" w:rsidR="00D009D6" w:rsidRPr="00D009D6" w:rsidRDefault="00D009D6" w:rsidP="00D009D6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55E60993" w14:textId="77777777" w:rsidR="00D009D6" w:rsidRPr="00D009D6" w:rsidRDefault="00D009D6" w:rsidP="00D009D6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D009D6">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
-        <w:t xml:space="preserve">A wealth of resources </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="4F980EE7" w14:textId="67595803" w:rsidR="004669E7" w:rsidRPr="00FA402C" w:rsidRDefault="004669E7" w:rsidP="0020759D">
+        <w:t>A wealth of resources are offered by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F980EE7" w14:textId="18137308" w:rsidR="004669E7" w:rsidRPr="00FA3401" w:rsidRDefault="004669E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7BF6">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>The Department of Curriculum, Teaching and Learning:</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7BF6">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00321950" w:rsidRPr="00FA402C">
+        <w:r w:rsidR="00EA33AC" w:rsidRPr="00FA3401">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-[...1 lines deleted...]
-          <w:t>oiseonline.org</w:t>
+          </w:rPr>
+          <w:t>https://www.oise.utoronto.ca/oiseonline</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="56649B17" w14:textId="4887AEC8" w:rsidR="004669E7" w:rsidRPr="00FA402C" w:rsidRDefault="004669E7" w:rsidP="0020759D">
+      <w:r w:rsidR="00EA33AC" w:rsidRPr="00FA3401">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56649B17" w14:textId="4887AEC8" w:rsidR="004669E7" w:rsidRPr="00FA402C" w:rsidRDefault="004669E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA402C">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve">The CTL website includes a survey of instructor needs in terms of technology, educational platforms available, as well as support both in terms of technology and pedagogical design. Please take the time to fill out </w:t>
       </w:r>
       <w:r w:rsidR="006E70C3" w:rsidRPr="00FA402C">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA402C">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>CTL</w:t>
       </w:r>
       <w:r w:rsidR="006E70C3" w:rsidRPr="00FA402C">
         <w:rPr>
@@ -3418,148 +3361,148 @@
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA402C">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve"> Needs’ Survey, to receive some assistance:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA402C">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00FA402C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           </w:rPr>
           <w:t>https://forms.office.com/Pages/ResponsePage.aspx?id=JsKqeAMvTUuQN7RtVsVSEC-XmAaMZqVKtBKmCBXti9hUQzRSMTNMS0hCSlREVDhCWUxFNTQ3VU5URCQlQCN0PWcu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A8E945B" w14:textId="5CA739AD" w:rsidR="004669E7" w:rsidRPr="00FA402C" w:rsidRDefault="004669E7" w:rsidP="0020759D">
+    <w:p w14:paraId="3A8E945B" w14:textId="5CA739AD" w:rsidR="004669E7" w:rsidRPr="00FA402C" w:rsidRDefault="004669E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA402C">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>OISE Education Commons:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA402C">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00A020B5" w:rsidRPr="00FA402C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           </w:rPr>
           <w:t>https://www.oise.utoronto.ca/educationcommons/services/quercus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A020B5" w:rsidRPr="00FA402C">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511D647D" w14:textId="5D2E4882" w:rsidR="00C640CD" w:rsidRPr="00FA402C" w:rsidRDefault="00D009D6" w:rsidP="0020759D">
+    <w:p w14:paraId="511D647D" w14:textId="5D2E4882" w:rsidR="00C640CD" w:rsidRPr="00FA402C" w:rsidRDefault="00D009D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA402C">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>UofT Centre for Teaching Support and Innovation</w:t>
       </w:r>
       <w:r w:rsidR="00C640CD" w:rsidRPr="00FA402C">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CTSI)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA402C">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003D7BF6" w:rsidRPr="00FA402C">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00A020B5" w:rsidRPr="00FA402C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           </w:rPr>
           <w:t>https://teaching.utoronto.ca/resources/continuity-planning-at-u-of-t/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B32702" w:rsidRPr="00FA402C">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71193915" w14:textId="0F352187" w:rsidR="00D009D6" w:rsidRPr="00FA402C" w:rsidRDefault="00C640CD" w:rsidP="0020759D">
+    <w:p w14:paraId="71193915" w14:textId="0F352187" w:rsidR="00D009D6" w:rsidRPr="00FA402C" w:rsidRDefault="00C640CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA402C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Planning your course, engaging </w:t>
       </w:r>
       <w:r w:rsidR="001A33FF" w:rsidRPr="00FA402C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">and assessing </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA402C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
@@ -3576,56 +3519,56 @@
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA402C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="001A33FF" w:rsidRPr="00FA402C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           </w:rPr>
           <w:t>https://teaching.utoronto.ca/resources/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001A33FF" w:rsidRPr="00FA402C">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143FEDF9" w14:textId="1064B51B" w:rsidR="006D51A6" w:rsidRPr="00FA402C" w:rsidRDefault="00F440B9" w:rsidP="006D51A6">
+    <w:p w14:paraId="143FEDF9" w14:textId="1064B51B" w:rsidR="006D51A6" w:rsidRPr="00FA402C" w:rsidRDefault="00F440B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA402C">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>An article with s</w:t>
       </w:r>
       <w:r w:rsidR="006D51A6" w:rsidRPr="00FA402C">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>ome thoughts and considerations on ‘on-camera’ vs. ‘off-camera’ in online teaching:</w:t>
       </w:r>
       <w:r w:rsidR="006D51A6" w:rsidRPr="00FA402C">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="006D51A6" w:rsidRPr="00FA402C">
@@ -3662,3670 +3605,3629 @@
       <w:r w:rsidR="003E4909" w:rsidRPr="003E4909">
         <w:rPr>
           <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>ote</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003E4909" w:rsidRPr="003E4909">
         <w:rPr>
           <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3875AE77" w14:textId="256F9ED1" w:rsidR="008A27CB" w:rsidRDefault="006D51A6" w:rsidP="000C799F">
+    <w:p w14:paraId="3875AE77" w14:textId="256F9ED1" w:rsidR="008A27CB" w:rsidRDefault="006D51A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Courses </w:t>
+      </w:r>
+      <w:r w:rsidR="008A27CB" w:rsidRPr="003E4909">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have one of three modes: In Person (INPER); Online Synchronous (SYNC); and Online Asynchronous (ASYNC). These are the only valid delivery modes </w:t>
+      </w:r>
+      <w:r w:rsidR="009E5C33">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:r w:rsidR="008A27CB" w:rsidRPr="003E4909">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>old terms, In Class, Online and Hybrid should not be used and where already in place, should be replaced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002C236F" w14:textId="244F2AE6" w:rsidR="005427FC" w:rsidRPr="003E4909" w:rsidRDefault="00F440B9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>In d</w:t>
+      </w:r>
+      <w:r w:rsidR="005427FC" w:rsidRPr="00B97303">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>elivering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> online</w:t>
+      </w:r>
+      <w:r w:rsidR="005427FC" w:rsidRPr="00B97303">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> courses to different geographic locations and time zones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>, the recording of</w:t>
+      </w:r>
+      <w:r w:rsidR="005427FC" w:rsidRPr="00B97303">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> class sessions to make them available at different times</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be helpful to students</w:t>
+      </w:r>
+      <w:r w:rsidR="005427FC" w:rsidRPr="00B97303">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9EBB78" w14:textId="77777777" w:rsidR="00710B8D" w:rsidRPr="006758C3" w:rsidRDefault="00710B8D" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E70BBB" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A. Zoom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B9EFB6" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="322DC660" w14:textId="497724FE" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2D27">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Information for Instructors (delete</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blue text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2D27">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from Course Outline </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>before distributing):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21201FA1" w14:textId="383704B0" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Zoom allows for live discussion with your students. You can also share your computer screen, allow someone else to share their screen, run a poll/survey, allow for chat questions, create break-out groups, and record your session.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686A2A4B" w14:textId="70744990" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE57209" w14:textId="31BB92A7" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="0020759D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>OISE Lecturers who already conduct their classes online should already have their own Zoom "Pro" accounts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C54A799" w14:textId="1F714919" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="0020759D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>If you do not have a Zoom Pro account, send a request to</w:t>
+      </w:r>
+      <w:r w:rsidR="00177EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>oise.help@utoronto.ca</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="16AE7ABE" w14:textId="03F5EBC9" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="0020759D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Meeting invites sent to students will include links that will allow students to create accounts, login, and download the client.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61589CB1" w14:textId="77777777" w:rsidR="00F64AC6" w:rsidRPr="006758C3" w:rsidRDefault="00F64AC6" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A620989" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Adding a Link to Zoom Within Your Quercus Course (an alternative to emailing Zoom meeting URL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E149E37" w14:textId="7F615E1A" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="0020759D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>In your Quercus course, click on “Settings” and then the “apps” ta</w:t>
+      </w:r>
+      <w:r w:rsidR="00F424FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58068ED4" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="0020759D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Click on the “Redirect Tool” and then the “+ Add App” button</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA2359B" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="0020759D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Under Name, rename Redirect Tool to “Zoom” (or whatever you wish to call it), and in the URL Redirect field enter your Zoom meeting URL “https://zoom.us/j/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>xxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”.  Check “Show in Course Navigation” and then click the “Add App” button. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEF45EF" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="195ADEBB" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Information for Students:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1F7DFB" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have been invited to join a video conference via Zoom, click the invitation link sent by your host.  You will be prompted to download the Zoom plugin; follow the prompts to join the meeting. You will be asked to verify that you would like to join the meeting using video from your device’s camera, and audio from your device’s microphone.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2930DC0E" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5276BEB4" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>B. Standalone Pepper</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307EF362" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114BB0F9" w14:textId="0C2367EF" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2D27">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Information for Instructors (delete</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blue text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2D27">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from Course Outline </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>before distributing):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD1070B" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Standalone Pepper is best for those familiar with online teaching and/or Pepper. Pepper can be used standalone, or within the Quercus environment (described below). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3107E885" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="177000A6" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pepper is a web-based collaborative workspace where students can engage in in-depth inquiry, offering a variety of specialized knowledge building features and social networking tools that support learners in their efforts to share information, identify key ideas, and progressively work to improve those ideas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED59AF9" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A724EA" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>The standalone version of Pepper doesn’t require Quercus. However, as such, it requires an additional step or two to set up:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3FF268" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="564371F9" w14:textId="371BEA6C" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Step 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>: If you don’t already have a Pepper account, create one for yourself. Go to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74783066" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>https://pepper.oise.utoronto.ca/Signin.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="41E5BC2E" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="257105C2" w14:textId="44FD1125" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="0020759D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the signin page, click on the “Register” button and create a Login name and Password for yourself. If you have any problems doing this, please contact Jim Hewitt at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>jim.hewitt@utoronto.ca</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7BF69D2B" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="0020759D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Once you have created a login and password, return to the login page and enter your new Login name and Password:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF87594" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="0020759D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>https://pepper.oise.utoronto.ca/Signin.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5CC38B73" w14:textId="3B877F19" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="0020759D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click on the “Sign In” button. You should now be signed into Pepper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C9AF11" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584DF56B" w14:textId="5823C6EF" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Step 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>: Create a Pepper community for your course.  Here is how you create a Pepper community:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CCE655" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>https://youtu.be/4vKvzP0cvJo</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6CAD2A43" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A3B2EF2" w14:textId="2E867900" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="0020759D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>When you create your Pepper community, be sure to write down the access code. You will need to give the access code to your students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B84D540" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11F5E234" w14:textId="6D92A9BC" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Step 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>: Set up your course with readings, discussion questions, and so forth. Here is a video that shows you how to do these things:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F39239" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>https://youtu.be/7P0Plf7pcIg?t=21</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3B3D6A6D" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E28A9A5" w14:textId="69770820" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Step 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>: Invite the students in your course to join your Pepper community. Be sure to give them the access code. Here is a template email message that you can use:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3900F4CF" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Dear students,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BC892E" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE79DB2" w14:textId="394E3E47" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Welcome to our course! In this course we will be using an online environment called Pepper. Please take the time to explore and familiarize yourself with the site. Note that the course syllabus, assignment information, resources, and other relevant materials can be found in here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7399BCC2" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BEB4B7F" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Here is the link to the Pepper sign in page:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBC2C11" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://pepper.oise.utoronto.ca/Signin.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="19F3556E" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27211ADB" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please create a Bookmark (or a Favorite) for this link.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0FF862" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB8A39D" w14:textId="14F6B02C" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Step 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: If you already have an account on Pepper, you can skip this step and go to Step 2.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4954">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Otherwise, you will first need to create a Pepper account. To create an account, click on the "Register" button on the bottom of the sign in page. This will prompt you to enter your name, email address (please use your university email) and select a password. Once you do this, you will have an account. Please write down your user name and password so you do not forget it!  Then return to the sign in page and login.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056999FA" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F44BA6D" w14:textId="74C451DD" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Step 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: After you login, you need to connect to our course. Click on "Join a community" and enter the following access code:</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4954">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&lt;put the code here&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB0C0B0" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79DCF8A6" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Here is a video that shows you the whole process described above:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3BFAE8" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://youtu.be/KUA7LNYH2fg</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="711560D5" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C30C151" w14:textId="513B713E" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If you have any difficulty creating an account for yourself, please contact Dr. Jim Hewitt at</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4954">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>jim.hewitt@utoronto.ca</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F424FC">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and he will help get you set up.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557516AB" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F37A96" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Take care,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B28584" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instructor name goes here.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B8D532" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ED7BA81" w14:textId="0CAB24D6" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">That’s it! If you run into any problems setting up Pepper in standalone mode, please contact Jim Hewitt at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>jim.hewitt@utoronto.ca</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051AAA74" w14:textId="2AA1D2F6" w:rsidR="00241396" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B09D178" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Information for Students:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B5E4AC" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If your instructor is using standalone Pepper for Online Teaching, h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ere is the link to the Pepper sign in page:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471292E5" w14:textId="0485FDBB" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="004E46F1" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="001622E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://pepper.oise.utoronto.ca/Signin.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9A3123" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5BCC4D" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please create a Bookmark (or a Favorite) for this link.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B995D8" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B63A4A" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Step 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: If you already have an account on Pepper, you can skip this step and go to Step 2.  Otherwise, you will first need to create a Pepper account.  To create an account, click on the "Register" button on the bottom of the sign in page.  This will prompt you to enter your name, email address (please use your university email) and select a password. Once you do this, you will have an account.  Please write down your user name and password so you do not forget it!  Then return to the sign in page and login.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E6F2E9" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E01C02C" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Step 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:  After you login, you need to connect to our course.  Click on "Join a community" and enter the following access code:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&lt;put the code here&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7435FE32" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5665B66E" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Here is a video that shows you the whole process described above:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171473F4" w14:textId="4ACF8B77" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="004E46F1" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="001622E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://youtu.be/KUA7LNYH2fg</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B110E4" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E1A59D" w14:textId="7273F245" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="996"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If you have any difficulty creating an account for yourself, please contact Dr. Jim Hewitt at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="004E46F1" w:rsidRPr="001622E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>jim.hewitt@utoronto.ca</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004E46F1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and he will help get you set up.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6A262C" w14:textId="77777777" w:rsidR="0086021D" w:rsidRPr="006758C3" w:rsidRDefault="0086021D" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13783B9B" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C. Quercus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06936794" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF94A11" w14:textId="33D3A6E3" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2D27">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Information for Instructors (delete</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blue text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2D27">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from Course Outline </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>before distributing):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799B5BF1" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Quercus is the University of Toronto's main online teaching and learning environment. It is web-based software which gives students and instructors a shared learning space online to receive and exchange course content as well as to communicate using a range of tools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582330B9" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591112EE" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="0020759D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Login to Quercus:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>https://q.utoronto.ca/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F10199C" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B37E1E" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="0020759D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Quercus Instructor Support:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFA15E6" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>http://uoft.me/qsupport</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3426D998" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5176692B" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>UTORid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AD855D" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Your UTORid includes a username and password that is unique to you. This is used as authentication for many University of Toronto services, including access to your Quercus Courses. If you do not have a UTORid, your Business Officer (or Human Resources) can issue you your UTORid and Secret Activation Key.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E22C76" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BACABF3" w14:textId="35BC3B99" w:rsidR="009504F3" w:rsidRPr="004C6349" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>To activate your UTORid, go to:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>https://www.utorid.utoronto.ca/cgi-bin/utorid/activate.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62897D50" w14:textId="77777777" w:rsidR="00C169AC" w:rsidRDefault="00C169AC" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F3750FC" w14:textId="15EF3186" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Access Your Courses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782AA524" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Once you are signed into Quercus (using your UTORid), you should be able to see a list of your courses in your Dashboard. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170E4EDE" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF446A2" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>If you are unable to see your course, this may be due to one of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2846803B" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="0020759D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Contact your department or ROSI Coordinator and verify that the course has been created in ROSI and that you have been assigned as the instructor for the course in ROSI. Instructor and student enrollment is directly uploaded from ROSI to Quercus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B226EF" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="0020759D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Verify with your Business Officer or divisional Human Resources Officer that your employment record has been activated in HRIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548C6DF3" w14:textId="77777777" w:rsidR="00241396" w:rsidRDefault="00241396" w:rsidP="0020759D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>All courses on Quercus follow the Course Life Cycle. Please review the timeline to confirm whether you should have access to your course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101C1EB5" w14:textId="77777777" w:rsidR="00F64AC6" w:rsidRPr="006758C3" w:rsidRDefault="00F64AC6" w:rsidP="00F64AC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A62D5ED" w14:textId="774B51A3" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>NOTE:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F424FC">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Any changes made in ROSI or HRIS will be reflected in Quercus within 24-48 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB5A5FD" w14:textId="7529FE2C" w:rsidR="00241396" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FAD99ED" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Letter Grades in Quercus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F6E9B8" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is recommended that you do not enter letter grades in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:anchor="gradebook" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>Gradebook</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>SpeedGrader</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>, unless you follow the steps in the support document below created by the Faculty of Arts &amp; Science. This document outlines the technical issues and provides important and clear instructions on how to mitigate and work around them:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="087122C5" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>https://q.utoronto.ca/courses/46670/files/1491305/download?verifier=kUM7zAdKmQrC2xzxi8ERKT5jrhFgSG6eVngjOUyg&amp;wrap=1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774F9AC2" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F0F159" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Information for Students:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D67BA54" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If your instructor is using Quercus for Online Teaching:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F63D792" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>https://q.utoronto.ca</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1451D894" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Use your UTORid and password to log in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EE65C2" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Once you've logged in, you'll be in your "Dashboard"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC27B99" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>You should see a "Course Card" for each of the courses you are or enrolled in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760C784B" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Click on a "Course Card" to access the course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576FBBAC" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you do not see your courses listed, try </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>activating your UTORid</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:tooltip="Link to UTORid management page from I&amp;TS " w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>verifying your UTORid</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E6AA0A6" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA1E323" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>D. Quercus Pepper</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C937F98" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5192C7CE" w14:textId="3A2DDC45" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2D27">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Information for Instructors (delete</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blue text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2D27">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from Course Outline </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>before distributing):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0707FEA9" w14:textId="6BBBFC2C" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Using Pepper within Quercus is the best version of Pepper for those new to online teaching and/or Pepper. There are two versions of Pepper: Quercus Pepper and Standalone Pepper. Quercus Pepper is designed for people who are familiar with Quercus.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00C6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We generally recommend that novice instructors use Quercus Pepper, but both versions are available to all OISE instructors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C13E2F" w14:textId="3B349CC9" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="087B7209" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>To use Pepper within your Quercus course shell,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> simply add Pepper as a Quercus class utility. Once you add Pepper to your Quercus course shell, both you and your students will have full access to Pepper. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Here’s a video that shows you how you do that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D27866" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>Adding Pepper to Quercus</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5F618C36" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4CE570" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Brief introduction to Pepper for instructors:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>https://www.youtube.com/watch?v=7P0Plf7pcIg&amp;feature=youtu.be</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6D0AC0CB" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5093140C" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have any problems setting up Pepper in Quercus, please contact Jim Hewitt at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>jim.hewitt@utoronto.ca</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3574E435" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6063828B" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Information for Students:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6493FEA9" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>If your instructor is using Quercus Pepper for Online Teaching, first login to Quercus:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9D9661" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>https://q.utoronto.ca</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649EB9D0" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Use your UTORid and password to log in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384B51B4" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Once you've logged in, you'll be in your "Dashboard"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8A4ADF" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>You should see a "Course Card" for each of the courses you are or enrolled in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206716BE" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Click on a "Course Card" to access the course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE046AC" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you do not see your courses listed, try </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>activating your UTORid</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:tooltip="Link to UTORid management page from I&amp;TS " w:history="1">
+        <w:r w:rsidRPr="006758C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>verifying your UTORid</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1004118C" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B940BD6" w14:textId="69924C32" w:rsidR="0054407C" w:rsidRDefault="00241396" w:rsidP="00F5662F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pepper will be visible in the navigation within Quercus for that course. Click on Pepper to enter the Pepper environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678784FC" w14:textId="77777777" w:rsidR="00A15702" w:rsidRDefault="00A15702" w:rsidP="00BB6739">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2161A048" w14:textId="72405036" w:rsidR="00BB6739" w:rsidRPr="006758C3" w:rsidRDefault="00BB6739" w:rsidP="00BB6739">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006758C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Succeeding and Excelling in Online Learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06065264" w14:textId="77777777" w:rsidR="00BB6739" w:rsidRDefault="00BB6739" w:rsidP="00BB6739">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="768671F7" w14:textId="437B88D8" w:rsidR="00BB6739" w:rsidRDefault="00BB6739" w:rsidP="00BB6739">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidR="00D46286" w:rsidRPr="007B47C4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.oise.utoronto.ca/oiseonline</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005756BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB6739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resource</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005756BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">put together by members of the OISE community </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB6739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to help </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB6739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> succeed and excel in online learning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7F5C39" w14:textId="2701DFFC" w:rsidR="003E4909" w:rsidRDefault="003E4909" w:rsidP="00BB6739">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DFA81F8" w14:textId="4CAEF393" w:rsidR="003E4909" w:rsidRDefault="005756BA" w:rsidP="00BB6739">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Also, r</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>esources available from the School of Graduate Studies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD71C18" w14:textId="5620927F" w:rsidR="00CB55B4" w:rsidRPr="002D51AC" w:rsidRDefault="003E4909">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:rPr>
-          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="002C236F" w14:textId="244F2AE6" w:rsidR="005427FC" w:rsidRPr="003E4909" w:rsidRDefault="00F440B9" w:rsidP="000C799F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Guide to Working from Home for Graduate/Postdoctoral Researchers:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidR="00161BBD" w:rsidRPr="00FA3401">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>https://www.sgs.utoronto.ca/wp-content/uploads/2020/04/Guide-to-Working-From-Home-for-Graduate_Postdoctoral-Researchers.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="28E9A87D" w14:textId="5E940B87" w:rsidR="00161BBD" w:rsidRPr="00161BBD" w:rsidRDefault="003E4909">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:rPr>
-          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-[...377 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006758C3">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">If you have been invited to join a video conference via Zoom, click the invitation link sent by your host.  You will be prompted to download the Zoom plugin; follow the prompts to join the meeting. You will be asked to verify that you would like to join the meeting using video from your device’s camera, and audio from your device’s microphone.  </w:t>
-[...77 lines deleted...]
-      <w:pPr>
+        <w:t>SGS Graduate Wellness Portal:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006758C3">
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:anchor="health-wellness" w:history="1">
+        <w:r w:rsidR="00A020B5" w:rsidRPr="00E07F39">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.sgs.utoronto.ca/gradhub/resources-supports/#health-wellness</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A020B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A020B5" w:rsidRPr="00A020B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A020B5">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="005756BA" w:rsidRPr="00161BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Strategies for Graduate Mentoring and Supervision at a Distance:</w:t>
+      </w:r>
+      <w:r w:rsidR="005756BA" w:rsidRPr="00161BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-[...1381 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="006758C3">
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidR="00161BBD" w:rsidRPr="00FA3401">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
-            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-[...1 lines deleted...]
-          <w:t>https://q.utoronto.ca/</w:t>
+          </w:rPr>
+          <w:t>https://www.sgs.utoronto.ca/wp-content/uploads/2020/04/Strategies-for-Graduate-Mentoring-and-Supervision-at-a-Distance.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006758C3">
-[...4 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="2E8903BB" w14:textId="1202ABD8" w:rsidR="00F5662F" w:rsidRDefault="002A1413" w:rsidP="00B027A8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc163559233"/>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5662F" w:rsidRPr="002F77D7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0054407C">
+        <w:t>Learning Outcomes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidR="00F5662F" w:rsidRPr="002F77D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F10199C" w14:textId="77777777" w:rsidR="00241396" w:rsidRPr="006758C3" w:rsidRDefault="00241396" w:rsidP="00241396">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="257C7397" w14:textId="5EE35A6A" w:rsidR="00FB06A9" w:rsidRPr="00AA5901" w:rsidRDefault="00F65A45" w:rsidP="00F5662F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F65A45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(Insert your own text here)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E47F23" w14:textId="5F41E4FF" w:rsidR="00FC5E14" w:rsidRDefault="002A1413" w:rsidP="00FC5E14">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc163559234"/>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5E14" w:rsidRPr="002F77D7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5E14">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5E14" w:rsidRPr="00164C36">
+        <w:t xml:space="preserve">cope and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5E14">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5E14" w:rsidRPr="00164C36">
+        <w:t xml:space="preserve">equence of </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5E14">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5E14" w:rsidRPr="00164C36">
+        <w:t xml:space="preserve">ourse </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5E14">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5E14" w:rsidRPr="00164C36">
+        <w:t xml:space="preserve">opics and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5E14">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5E14" w:rsidRPr="00164C36">
+        <w:t>ontent</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="02274382" w14:textId="53107ADC" w:rsidR="009312A5" w:rsidRPr="00AA5901" w:rsidRDefault="00F65A45" w:rsidP="00FC5E14">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F65A45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(Insert your own text here)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E738AD" w14:textId="78A20F76" w:rsidR="00F5662F" w:rsidRPr="002F77D7" w:rsidRDefault="002A1413" w:rsidP="00B027A8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc163559235"/>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5662F" w:rsidRPr="002F77D7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0054407C">
+        <w:t>Course Assignments</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5662F" w:rsidRPr="002F77D7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5662F" w:rsidRPr="00FA3401">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5662F" w:rsidRPr="00FA3401">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OISE follows the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidR="00F5662F" w:rsidRPr="00FA3401">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>University Assessment and Grading Practices Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F5662F" w:rsidRPr="00FA3401">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Please consult as needed</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5662F" w:rsidRPr="00FA3401">
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidR="00F5662F" w:rsidRPr="002F77D7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA715AB" w14:textId="0554159D" w:rsidR="005A4360" w:rsidRPr="004623D7" w:rsidRDefault="00DF2CF3" w:rsidP="005A4360">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2D27">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Information for Instructors (delete</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blue text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2D27">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from Course Outline </w:t>
+      </w:r>
+      <w:r w:rsidR="005A4360" w:rsidRPr="004623D7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>before distributing</w:t>
+      </w:r>
+      <w:r w:rsidR="006202FE" w:rsidRPr="00AD36B7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>, and replace with your own text):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41054200" w14:textId="1DA987A7" w:rsidR="0005704E" w:rsidRDefault="0005704E" w:rsidP="00F5662F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F65A45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>University Assessment and Grading Practices Policy indicates that evaluation methods (as contained in the course outline</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25709" w:rsidRPr="00F65A45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F65A45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028518B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-        </w:rPr>
-[...1238 lines deleted...]
-    <w:p w14:paraId="2783B267" w14:textId="17B83A9A" w:rsidR="003E4909" w:rsidRPr="003E4909" w:rsidRDefault="003E4909" w:rsidP="000C799F">
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>be filed with the department.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2513B8A9" w14:textId="009FE099" w:rsidR="002245E4" w:rsidRDefault="002245E4" w:rsidP="00F5662F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7353E7D3" w14:textId="77777777" w:rsidR="003B5BE3" w:rsidRDefault="002245E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
-        <w:rPr>
-[...369 lines deleted...]
-        </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C7DA5">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Considerations for students participating in remote learning abroad:</w:t>
       </w:r>
       <w:r w:rsidR="00D771B2" w:rsidRPr="00D771B2">
         <w:rPr>
           <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D771B2" w:rsidRPr="00D771B2">
         <w:rPr>
           <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D771B2">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please be aware that some students may be located in countries where digital surveillance is being operated by the state or by particular groups. OISE courses often address critical issues such as public policy, democracy, citizenship, equity, identity, minorities, religion, racism, etc. There is no digital platform available that could secure a safe space for discussion in places where such surveillance is being enacted. If your course addresses critical issues, you may consider assignments that will not put these students at risk by having them divulge personal information, opinions or </w:t>
+        <w:t xml:space="preserve">Please be aware that some students may be located in countries where digital surveillance is being operated by the state or by particular groups. OISE courses often address critical issues such as public policy, democracy, citizenship, equity, identity, minorities, religion, racism, etc. There is no digital platform available that could secure a safe space for discussion in places where such </w:t>
       </w:r>
       <w:r w:rsidRPr="00D771B2">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>knowledge that could endanger them, nor penalize them if they do not participate actively in such activities.</w:t>
+        <w:t>surveillance is being enacted. If your course addresses critical issues, you may consider assignments that will not put these students at risk by having them divulge personal information, opinions or knowledge that could endanger them, nor penalize them if they do not participate actively in such activities.</w:t>
       </w:r>
       <w:r w:rsidR="00D771B2" w:rsidRPr="00D771B2">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4311916E" w14:textId="74F1758C" w:rsidR="002245E4" w:rsidRPr="003B5BE3" w:rsidRDefault="00E40D9C" w:rsidP="003B5BE3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5BE3">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -7546,107 +7448,107 @@
       </w:r>
       <w:r w:rsidRPr="00F65A45">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00832462" w:rsidRPr="00F65A45">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">University Assessment and Grading Practices Policy </w:t>
       </w:r>
       <w:r w:rsidRPr="00F65A45">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>says:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3E52AD" w14:textId="5E1883DF" w:rsidR="00F65A45" w:rsidRPr="00F65A45" w:rsidRDefault="00F65A45" w:rsidP="0020759D">
+    <w:p w14:paraId="0A3E52AD" w14:textId="5E1883DF" w:rsidR="00F65A45" w:rsidRPr="00F65A45" w:rsidRDefault="00F65A45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F65A45">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>“T</w:t>
       </w:r>
       <w:r w:rsidR="00832462" w:rsidRPr="00F65A45">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">here is no requirement to return work before Withdrawal Date, however if no work will be returned by that date, this needs to be </w:t>
       </w:r>
       <w:r w:rsidR="00832462" w:rsidRPr="00F65A45">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>stated clearly in the outline</w:t>
       </w:r>
       <w:r w:rsidRPr="00F65A45">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25044E14" w14:textId="0D97CAEF" w:rsidR="00F5662F" w:rsidRPr="00F65A45" w:rsidRDefault="00F65A45" w:rsidP="0020759D">
+    <w:p w14:paraId="25044E14" w14:textId="0D97CAEF" w:rsidR="00F5662F" w:rsidRPr="00F65A45" w:rsidRDefault="00F65A45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F65A45">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>“S</w:t>
       </w:r>
       <w:r w:rsidR="00832462" w:rsidRPr="00F65A45">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>tudents should have access to commentar</w:t>
       </w:r>
@@ -7983,67 +7885,51 @@
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F160327" w14:textId="40AEE126" w:rsidR="00AA2B4F" w:rsidRPr="00ED46E3" w:rsidRDefault="00CD054E" w:rsidP="00AA2B4F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED46E3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
-        <w:t xml:space="preserve">For each assignment, provide the rubric you will be using for student assessment. If the rubric is not developed at the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> you distribute your course outline, make sure that you provide it at the time of introducing the assignments during the semester.</w:t>
+        <w:t>For each assignment, provide the rubric you will be using for student assessment. If the rubric is not developed at the time you distribute your course outline, make sure that you provide it at the time of introducing the assignments during the semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A9A7D6" w14:textId="0E987FCE" w:rsidR="00BC6FC6" w:rsidRDefault="00BC6FC6" w:rsidP="00270E39">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07D4D0C7" w14:textId="3A462868" w:rsidR="0008460F" w:rsidRDefault="0008460F" w:rsidP="00AA5901">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
@@ -9129,98 +9015,60 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6D5A47" w14:textId="41ABD2B4" w:rsidR="00F5662F" w:rsidRDefault="00F5662F" w:rsidP="00BB1F3F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075141B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Required/recommended/suggested reading and/or video and/or audio materials with proposed timelines for preparedness for class: Please clearly indicate how and where you will post materials in advance. Your materials should be posted as far in advance as possible support student preparedness and learning and</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Required/recommended/suggested reading and/or video and/or audio materials with proposed timelines for preparedness for class: Please clearly indicate how and where you will post materials in advance. Your materials should be posted as far in advance as possible support student preparedness and learning and, in particular, to support students who may need accommodations – see the footnote for details on the requirements under the </w:t>
+      </w:r>
       <w:r w:rsidRPr="0075141B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>, in particular, to</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> Disabilities Act, 2005: Information and Communications Standards</w:t>
+        <w:t>Accessibility for Ontarians With Disabilities Act, 2005: Information and Communications Standards</w:t>
       </w:r>
       <w:r w:rsidRPr="0075141B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0075141B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77BF1B6E" w14:textId="527779F4" w:rsidR="00D17AD0" w:rsidRPr="00F64AC6" w:rsidRDefault="00913E07" w:rsidP="00BB1F3F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -9464,75 +9312,81 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00E61FAF" w:rsidRPr="00E61FAF">
         <w:t xml:space="preserve">The OISE Student Success Centre (OSSC) is an academic skills and support </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E61FAF" w:rsidRPr="00E61FAF">
         <w:t>centre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E61FAF" w:rsidRPr="00E61FAF">
         <w:t>.  In addition to online resources like the </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:tooltip="https://www.oise.utoronto.ca/skillshub/" w:history="1">
         <w:r w:rsidR="00E61FAF" w:rsidRPr="00E61FAF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Academic Skills Hub</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E61FAF" w:rsidRPr="00E61FAF">
-        <w:t> and the </w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E61FAF" w:rsidRPr="00D57554">
+        <w:t>the </w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:tooltip="https://uoft.me/SEPassport" w:history="1">
-        <w:r w:rsidR="00E61FAF" w:rsidRPr="00E61FAF">
+        <w:r w:rsidR="00E61FAF" w:rsidRPr="00D57554">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Student Experience Passport</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00E61FAF" w:rsidRPr="00D57554">
+        <w:t>, the OSSC offers students the opportunity to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:tooltip="https://uoft.me/writingcentres" w:history="1">
+        <w:r w:rsidR="00E61FAF" w:rsidRPr="00D57554">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>book one-on-one appointments</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E61FAF" w:rsidRPr="00D57554">
+        <w:t> with</w:t>
+      </w:r>
       <w:r w:rsidR="00E61FAF" w:rsidRPr="00E61FAF">
-        <w:t>, the OSSC offers students the opportunity to </w:t>
-[...10 lines deleted...]
-        <w:t> with an advisor for support at any stage of the graduate student experience. Advisors can provide feedback on assignment planning, academic writing, research projects, presentation skills, job documents, or simply provide guidance on navigating the grad school process. Students can also meet with our Indigenous advisor or get French language support. Don't wait until the end of term, book an appointment today! For more see: </w:t>
+        <w:t xml:space="preserve"> an advisor for support at any stage of the graduate student experience. Advisors can provide feedback on assignment planning, academic writing, research projects, presentation skills, job documents, or simply provide guidance on navigating the grad school process. Students can also meet with our Indigenous advisor or get French language support. Don't wait until the end of term, book an appointment today! For more see: </w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:tooltip="https://www.oise.utoronto.ca/current-students/ossc" w:history="1">
         <w:r w:rsidR="00E61FAF" w:rsidRPr="00E61FAF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.oise.utoronto.ca/current-students/ossc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E61FAF" w:rsidRPr="00E61FAF">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D9499BD" w14:textId="77777777" w:rsidR="00913E07" w:rsidRPr="00913E07" w:rsidRDefault="00A21FCD" w:rsidP="0020759D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
@@ -9542,178 +9396,174 @@
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>OISE Library</w:t>
       </w:r>
       <w:r w:rsidR="00913E07">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624B00BC" w14:textId="77777777" w:rsidR="00913E07" w:rsidRDefault="00913E07" w:rsidP="00913E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The OISE Library provides research support on a range of topics from finding articles, to developing search strategies, to managing citations and generating bibliographies. Students are welcome to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72681319" w14:textId="0799CA49" w:rsidR="00913E07" w:rsidRDefault="00913E07" w:rsidP="0020759D">
+    <w:p w14:paraId="72681319" w14:textId="0799CA49" w:rsidR="00913E07" w:rsidRDefault="00913E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Request </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> one-on-one consultation with an OISE librarian (available by phone or online): </w:t>
+        <w:t xml:space="preserve">Request an one-on-one consultation with an OISE librarian (available by phone or online): </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidR="00A020B5" w:rsidRPr="00E07F39">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://oise.library.utoronto.ca/research-consultations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A020B5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB1937B" w14:textId="4A0CC88C" w:rsidR="00913E07" w:rsidRDefault="00913E07" w:rsidP="0020759D">
+    <w:p w14:paraId="1DB1937B" w14:textId="3B96EB91" w:rsidR="00913E07" w:rsidRDefault="00913E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use the Ask Chat service to connect quickly online: </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
-        <w:r w:rsidRPr="001622E6">
+        <w:r w:rsidR="000B3CEC" w:rsidRPr="0081649F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://library.utoronto.ca/ask-librarian</w:t>
+          <w:t>https://library.utoronto.ca/use/service/ask-librarian</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="000B3CEC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275AE458" w14:textId="523DF442" w:rsidR="00111CA7" w:rsidRDefault="00913E07" w:rsidP="00111CA7">
+    <w:p w14:paraId="275AE458" w14:textId="190A8B16" w:rsidR="00111CA7" w:rsidRDefault="00913E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Email or call your OISE Librarian directly. Our contact information is listed in our staff directory: </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
-        <w:r w:rsidRPr="001622E6">
+        <w:r w:rsidR="00816C48" w:rsidRPr="0081649F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://oise.library.utoronto.ca/aboutus-staff-directory</w:t>
+          <w:t>https://library.utoronto.ca/staff?department=OISE%20Library</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00816C48">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD06749" w14:textId="77777777" w:rsidR="00111CA7" w:rsidRDefault="00111CA7" w:rsidP="00111CA7">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="797269B4" w14:textId="0EC7B1A5" w:rsidR="00F5662F" w:rsidRPr="002F77D7" w:rsidRDefault="002A1413" w:rsidP="00FA75A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc163559238"/>
       <w:r>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00F5662F" w:rsidRPr="002F77D7">
         <w:t>. Procedures &amp; Policies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="00F5662F" w:rsidRPr="002F77D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BC6A07" w14:textId="153C6C95" w:rsidR="00ED46E3" w:rsidRPr="00ED46E3" w:rsidRDefault="00ED46E3" w:rsidP="0020759D">
+    <w:p w14:paraId="56BC6A07" w14:textId="153C6C95" w:rsidR="00ED46E3" w:rsidRPr="00ED46E3" w:rsidRDefault="00ED46E3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc163559239"/>
       <w:r w:rsidRPr="002F77D7">
         <w:t>University Assessment &amp; Grading Practices Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="020E2185" w14:textId="77777777" w:rsidR="00ED46E3" w:rsidRPr="002E67F9" w:rsidRDefault="00ED46E3" w:rsidP="0020759D">
+    <w:p w14:paraId="020E2185" w14:textId="77777777" w:rsidR="00ED46E3" w:rsidRPr="002E67F9" w:rsidRDefault="00ED46E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="414"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E67F9">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Timely Submission of Assignments:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4355FC64" w14:textId="77777777" w:rsidR="00111CA7" w:rsidRDefault="00111CA7" w:rsidP="00ED46E3">
@@ -9915,57 +9765,57 @@
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BCF8208" w14:textId="77777777" w:rsidR="002E67F9" w:rsidRDefault="002E67F9" w:rsidP="00FA75A8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="354E06B1" w14:textId="1EB9789D" w:rsidR="00F5662F" w:rsidRPr="00FA75A8" w:rsidRDefault="00F5662F" w:rsidP="0020759D">
+    <w:p w14:paraId="354E06B1" w14:textId="3830B933" w:rsidR="00F5662F" w:rsidRPr="00FA75A8" w:rsidRDefault="00F5662F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E67F9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Final Grade Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED46E3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA75A8">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>
 </w:t>
@@ -9977,58 +9827,58 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FA75A8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Final Grade Determination: Assignments are graded in accordance with the evaluation criteria set out by the University – please refer to </w:t>
       </w:r>
       <w:r w:rsidR="00E01719" w:rsidRPr="00FA75A8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA75A8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">University Assessment &amp; Grading Practices Policy </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
-        <w:r w:rsidR="00E01719" w:rsidRPr="00EE5B8A">
+        <w:r w:rsidR="00905425" w:rsidRPr="001D0C76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://governingcouncil.utoronto.ca/secretariat/policies/grading-practices-policy-university-assessment-and-january-26-2012</w:t>
+          <w:t>https://governingcouncil.utoronto.ca/secretariat/policies/grading-practices-policy-university-assessment-and</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E01719">
+      <w:r w:rsidR="00905425">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA75A8">
         <w:rPr>
           <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBD3F69" w14:textId="7EABC65E" w:rsidR="00E346A6" w:rsidRPr="00FC5E14" w:rsidRDefault="00F5662F" w:rsidP="002E67F9">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F77D7">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
@@ -10462,56 +10312,56 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="653BC3E6" w14:textId="77777777" w:rsidR="00482D41" w:rsidRPr="00482D41" w:rsidRDefault="00482D41" w:rsidP="0039492F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC5E14">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0‐ 69%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E6AD719" w14:textId="77777777" w:rsidR="00F5662F" w:rsidRPr="002F77D7" w:rsidRDefault="00F5662F" w:rsidP="00F5662F"/>
-    <w:p w14:paraId="7C3634B1" w14:textId="77777777" w:rsidR="00ED46E3" w:rsidRPr="00ED46E3" w:rsidRDefault="00ED46E3" w:rsidP="0020759D">
+    <w:p w14:paraId="7C3634B1" w14:textId="77777777" w:rsidR="00ED46E3" w:rsidRPr="00ED46E3" w:rsidRDefault="00ED46E3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc163559240"/>
       <w:r w:rsidRPr="00ED46E3">
         <w:lastRenderedPageBreak/>
         <w:t>Continuity Planning in Case of Disruption to Classes and/or Field</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00ED46E3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="469073A5" w14:textId="77777777" w:rsidR="00ED46E3" w:rsidRPr="00DF2CF3" w:rsidRDefault="00ED46E3" w:rsidP="00ED46E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -10555,130 +10405,145 @@
       <w:r w:rsidRPr="00DF2CF3">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Altering course procedures, requirements and methods of evaluation will be made in consultation with academic administrators to help ensure academic continuity. An instructor may change the nature of and the weighting of assignments under exceptional circumstances. This requires a class vote which needs to be scheduled with one week’s notice. A majority (50% of students plus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2CF3">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>) is required to change the nature and/or weighting of assignments in the course</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A9BFB0" w14:textId="30136716" w:rsidR="00ED46E3" w:rsidRPr="00F64AC6" w:rsidRDefault="00ED46E3" w:rsidP="0020759D">
+    <w:p w14:paraId="64A9BFB0" w14:textId="54A2F266" w:rsidR="00ED46E3" w:rsidRPr="00F64AC6" w:rsidRDefault="00ED46E3" w:rsidP="0020759D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="938"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2CF3">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>The Centre for Teaching Support and Innovation provide</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D1CA5">
+        <w:t xml:space="preserve">The Centre for Teaching Support and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081649F">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>Innovation provide</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1CA5" w:rsidRPr="0081649F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:r w:rsidRPr="0081649F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66280" w:rsidRPr="0081649F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>advice on</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DF2CF3">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> how to use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Microsoft Forms and Surveys on Quercus to conduct an online vote modifying the method of evaluation: </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
-        <w:r w:rsidRPr="00F64AC6">
+        <w:r w:rsidR="00315162" w:rsidRPr="0081649F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
-            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
             <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>https://youtu.be/hD8r4q0rTd4</w:t>
+          <w:t>https://teaching.utoronto.ca/resources/how-to-hold-a-vote-to-modify-methods-of-evaluation/</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00315162">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5F2BBABF" w14:textId="77777777" w:rsidR="00ED46E3" w:rsidRPr="00F64AC6" w:rsidRDefault="00ED46E3" w:rsidP="0020759D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
@@ -11292,110 +11157,96 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>of classes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B44049" w14:textId="77777777" w:rsidR="00ED46E3" w:rsidRPr="00ED46E3" w:rsidRDefault="00ED46E3" w:rsidP="00ED46E3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="29" w:line="239" w:lineRule="auto"/>
         <w:ind w:left="-76" w:right="134"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B50C4BC" w14:textId="77777777" w:rsidR="00FA75A8" w:rsidRPr="002E67F9" w:rsidRDefault="00F5662F" w:rsidP="0020759D">
+    <w:p w14:paraId="4B50C4BC" w14:textId="77777777" w:rsidR="00FA75A8" w:rsidRPr="002E67F9" w:rsidRDefault="00F5662F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc163559241"/>
       <w:r w:rsidRPr="002E67F9">
         <w:t>Academic Integrity</w:t>
       </w:r>
       <w:r w:rsidRPr="002E67F9">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="7578E69B" w14:textId="77777777" w:rsidR="000025CE" w:rsidRDefault="00F5662F" w:rsidP="00FA75A8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="29" w:line="239" w:lineRule="auto"/>
         <w:ind w:left="364" w:right="134"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F77D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is important to familiarize yourself with the University of Toronto’s policies and procedures on academic matters. The Code of Behaviour on Academic Matters pertains to all students and faculty at the University of Toronto. This document states that it is an offence for a student knowingly “to represent as one’s </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> any idea or expression of an idea or work of another in academic examination or term test or in connection with any other form of academic work</w:t>
+        <w:t>It is important to familiarize yourself with the University of Toronto’s policies and procedures on academic matters. The Code of Behaviour on Academic Matters pertains to all students and faculty at the University of Toronto. This document states that it is an offence for a student knowingly “to represent as one’s own any idea or expression of an idea or work of another in academic examination or term test or in connection with any other form of academic work</w:t>
       </w:r>
       <w:r w:rsidRPr="002F77D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="535353"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002F77D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i.e. to commit</w:t>
       </w:r>
       <w:r w:rsidRPr="002F77D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> plagiarism”. It also defines a number of other offences, which the University expects all students to know about and avoid. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D66F4F1" w14:textId="77777777" w:rsidR="000025CE" w:rsidRDefault="000025CE" w:rsidP="00FA75A8">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -11494,145 +11345,145 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">he University of Toronto also has a website dedicated to Academic Integrity and associated UofT resources, </w:t>
       </w:r>
       <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidR="00E01719" w:rsidRPr="00EE5B8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.academicintegrity.utoronto.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E01719">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F5662F" w:rsidRPr="002F77D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">that includes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EAD1F7" w14:textId="77777777" w:rsidR="000025CE" w:rsidRPr="000025CE" w:rsidRDefault="00F5662F" w:rsidP="000C799F">
+    <w:p w14:paraId="35EAD1F7" w14:textId="77777777" w:rsidR="000025CE" w:rsidRPr="000025CE" w:rsidRDefault="00F5662F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="53"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="29" w:line="239" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000025CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Definitions of Academic Offenses at </w:t>
       </w:r>
       <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidR="00E01719" w:rsidRPr="00EE5B8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.academicintegrity.utoronto.ca/perils-and-pitfalls</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000025CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D90CD30" w14:textId="77777777" w:rsidR="000025CE" w:rsidRPr="000025CE" w:rsidRDefault="00F5662F" w:rsidP="000C799F">
+    <w:p w14:paraId="1D90CD30" w14:textId="77777777" w:rsidR="000025CE" w:rsidRPr="000025CE" w:rsidRDefault="00F5662F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="53"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="29" w:line="239" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000025CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“How Not to Plagiarize” at</w:t>
       </w:r>
       <w:r w:rsidR="00934F06" w:rsidRPr="000025CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidR="00934F06" w:rsidRPr="000025CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://advice.writing.utoronto.ca/using-sources/how-not-to-plagiarize</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000025CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CAA3E3" w14:textId="58843C15" w:rsidR="00F5662F" w:rsidRPr="000025CE" w:rsidRDefault="00F5662F" w:rsidP="000C799F">
+    <w:p w14:paraId="23CAA3E3" w14:textId="58843C15" w:rsidR="00F5662F" w:rsidRPr="000025CE" w:rsidRDefault="00F5662F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="53"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="29" w:line="239" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000025CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“Standard Documentation Formats”</w:t>
       </w:r>
       <w:r w:rsidRPr="000025CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidRPr="000025CE">
@@ -11648,236 +11499,219 @@
       <w:pPr>
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="302B49D1" w14:textId="77777777" w:rsidR="00E61FAF" w:rsidRPr="00CA551C" w:rsidRDefault="00E61FAF" w:rsidP="00F5662F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EDA08E5" w14:textId="77777777" w:rsidR="00CA551C" w:rsidRPr="00CA551C" w:rsidRDefault="00CA551C" w:rsidP="00CA551C">
       <w:pPr>
         <w:ind w:left="378"/>
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA551C">
         <w:rPr>
           <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Information for Instructors (delete blue text from Course Outline before distributing):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE9D696" w14:textId="37B3789A" w:rsidR="00CA551C" w:rsidRPr="00CA551C" w:rsidRDefault="00CA551C" w:rsidP="00CA551C">
       <w:pPr>
         <w:ind w:left="378"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B266B7B" w14:textId="786217E0" w:rsidR="00CA551C" w:rsidRPr="00F64AC6" w:rsidRDefault="00B609F1" w:rsidP="0020759D">
+    <w:p w14:paraId="7B266B7B" w14:textId="786217E0" w:rsidR="00CA551C" w:rsidRPr="00F64AC6" w:rsidRDefault="00B609F1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF5908">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centre for Teaching Support &amp; Innovation (CTSI) resource for academic integrity in online/remote </w:t>
+      </w:r>
+      <w:r w:rsidR="009F08AC" w:rsidRPr="00BF5908">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>contexts:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA551C" w:rsidRPr="00BF5908">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId67" w:history="1">
+        <w:r w:rsidR="00223273" w:rsidRPr="00F64AC6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>https://teaching.utoronto.ca/resources/academic-integrity-and-the-role-of-the-instructor/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00223273" w:rsidRPr="00F64AC6">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C4AAB9" w14:textId="77777777" w:rsidR="00EC0F40" w:rsidRPr="00F64AC6" w:rsidRDefault="00EC0F40" w:rsidP="00CA551C">
+      <w:pPr>
+        <w:ind w:left="378"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4A82B5" w14:textId="24EAF26B" w:rsidR="0075141B" w:rsidRPr="00F64AC6" w:rsidRDefault="00974B71">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64AC6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>Plagiarism Detection Tool</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74028" w:rsidRPr="00F64AC6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (in Quercus)</w:t>
+      </w:r>
+      <w:r w:rsidR="007D14A0" w:rsidRPr="00F64AC6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5662F" w:rsidRPr="00F64AC6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B131E3" w14:textId="69F64E4E" w:rsidR="00D74028" w:rsidRPr="00F64AC6" w:rsidRDefault="008C10C9" w:rsidP="00D74028">
+      <w:pPr>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...61 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64AC6">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...29 lines deleted...]
-        <w:rPr>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0765" w:rsidRPr="00F64AC6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF52B9" w:rsidRPr="00F64AC6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you do plan to use </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2824" w:rsidRPr="00F64AC6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>the Plagiarism Detection Tool in Quercus</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C0765" w:rsidRPr="00F64AC6">
+        <w:t>, p</w:t>
+      </w:r>
+      <w:r w:rsidR="0098001D" w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
-        <w:t xml:space="preserve">f </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> object to the use of </w:t>
+        <w:t xml:space="preserve">lease note that if one or more students object to the use of </w:t>
       </w:r>
       <w:r w:rsidR="00974B71" w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>the Plagiarism Detection Tool</w:t>
       </w:r>
       <w:r w:rsidR="0098001D" w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00974B71" w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>instructors will need to find alternative arrangements to check their work as rigorously</w:t>
       </w:r>
       <w:r w:rsidR="0098001D" w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:i/>
@@ -12146,1183 +11980,1487 @@
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160264">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>Information for Instructors (delete blue text from Course Outline before distributing, and replace with your own):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD934D1" w14:textId="77777777" w:rsidR="005E23DC" w:rsidRPr="00160264" w:rsidRDefault="005E23DC" w:rsidP="00B60915">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FFCC3D5" w14:textId="4680FF91" w:rsidR="00B60915" w:rsidRPr="00160264" w:rsidRDefault="00B60915" w:rsidP="00B60915">
+    <w:p w14:paraId="65ACDDD1" w14:textId="77777777" w:rsidR="006416AC" w:rsidRPr="006951C9" w:rsidRDefault="006416AC" w:rsidP="006416AC">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3EF17721" w14:textId="77777777" w:rsidR="00B60915" w:rsidRPr="00160264" w:rsidRDefault="00B60915" w:rsidP="00B60915">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generative Artificial Intelligence (AI), and specifically foundational models that can create writing, computer code, and /or images using minimal human prompting, are proliferating and becoming ubiquitous.  This includes not only tools such as ChatGPT, Claude and Microsoft Copilot, but many writing assistants that are built on these or similar AI technologies and may be integrated into existing tools, such as Word or Google Docs. There are now hundreds of these systems that are readily available. Generative AI assistants are becoming more proficient at: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C69B34" w14:textId="77777777" w:rsidR="006416AC" w:rsidRPr="006951C9" w:rsidRDefault="006416AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creating an outline for a paper, or bullet points and graphics for slides. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653CF287" w14:textId="77777777" w:rsidR="006416AC" w:rsidRPr="006951C9" w:rsidRDefault="006416AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Writing longer coherent prose in multiple languages. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3120AC" w14:textId="77777777" w:rsidR="006416AC" w:rsidRPr="006951C9" w:rsidRDefault="006416AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Critiquing a written passage, editing text, and correcting computer code. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBF5B72" w14:textId="77777777" w:rsidR="006416AC" w:rsidRPr="006951C9" w:rsidRDefault="006416AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Providing explanations or ideas for a literature review with mostly accurate citations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61241315" w14:textId="77777777" w:rsidR="006416AC" w:rsidRPr="006951C9" w:rsidRDefault="006416AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summarizing longer articles, text, or a corpus of texts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFCF168" w14:textId="77777777" w:rsidR="006416AC" w:rsidRPr="006951C9" w:rsidRDefault="006416AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Suggesting a response to a question, such as on a short answer or multiple-choice test, or for a discussion board posting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C60862" w14:textId="77777777" w:rsidR="006416AC" w:rsidRPr="006951C9" w:rsidRDefault="006416AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Translating text more accurately. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793C7D20" w14:textId="77777777" w:rsidR="006416AC" w:rsidRPr="006951C9" w:rsidRDefault="006416AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creating computer code in multiple languages. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2099398D" w14:textId="77777777" w:rsidR="006416AC" w:rsidRPr="006951C9" w:rsidRDefault="006416AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assisting users with formulas inside applications such as Excel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAAAD88" w14:textId="77777777" w:rsidR="00B60915" w:rsidRPr="006951C9" w:rsidRDefault="00B60915" w:rsidP="00B60915">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F2AE209" w14:textId="77777777" w:rsidR="00F5204F" w:rsidRPr="006951C9" w:rsidRDefault="00F5204F" w:rsidP="00F5204F">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These are only a few examples.  Many generative AI applications give the user a choice of templates (e.g., email, essay, memo, plan) and a choice of tone to tailor the generated text to the user’s need.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085A84FE" w14:textId="77777777" w:rsidR="00C713E7" w:rsidRPr="006951C9" w:rsidRDefault="00C713E7" w:rsidP="00F5204F">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B2E5E6C" w14:textId="77777777" w:rsidR="00F5204F" w:rsidRPr="006951C9" w:rsidRDefault="00F5204F" w:rsidP="00F5204F">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We strongly encourage you to familiarize yourself with the type of functionality these systems offer and to have a conversation with your class about these technologies, in addition to including language about these technologies on your syllabus. You may also find the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId71">
+        <w:r w:rsidRPr="006951C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>Generative AI in the Classroom FAQ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId72">
+        <w:r w:rsidRPr="006951C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">helpful which contains up to date information on use of the technology. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE8FEF9" w14:textId="77777777" w:rsidR="00F5204F" w:rsidRPr="006951C9" w:rsidRDefault="00F5204F" w:rsidP="00F5204F">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618A509A" w14:textId="77777777" w:rsidR="00F5204F" w:rsidRPr="006951C9" w:rsidRDefault="00F5204F" w:rsidP="00F5204F">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also, if you are using generative AI in your teaching, we strongly encourage you to role model best practices for your students. That is, if you are using the tools to design slides, generate case studies or test questions, or develop other course materials, be transparent how you used the tools, and appropriately cite the generated material.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1242FBFD" w14:textId="77777777" w:rsidR="00F5204F" w:rsidRPr="006951C9" w:rsidRDefault="00F5204F" w:rsidP="00F5204F">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC9DCCC" w14:textId="77777777" w:rsidR="00F5204F" w:rsidRPr="006951C9" w:rsidRDefault="00F5204F" w:rsidP="00F5204F">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>We recognize that some instructors may want to allow, or even encourage, their students to use these technologies, and others may want to curtail their use.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The following suggested statements are intended to help you shape the message you provide to your students on a course syllabus and/or on assignment instructions to reinforce a shared understanding of what is, and is not, allowed in your course. These statements may be applicable for both graduate and undergraduate level courses. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11284751" w14:textId="77777777" w:rsidR="00F5204F" w:rsidRPr="006951C9" w:rsidRDefault="00F5204F" w:rsidP="00F5204F">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5144B3A9" w14:textId="77777777" w:rsidR="00F5204F" w:rsidRPr="006951C9" w:rsidRDefault="00F5204F" w:rsidP="00F5204F">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Notes on course outline language</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AD2DF0" w14:textId="34CBA2CC" w:rsidR="00F5204F" w:rsidRPr="006951C9" w:rsidRDefault="00F5204F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have included syllabus statements in previous offerings of the course, be aware that GenAI technology is advancing very rapidly, and the current state-of-the-art may be more sophisticated compared to when the course was last offered. Check that your syllabus statements are still appropriate in light of current capabilities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C83E55" w14:textId="77777777" w:rsidR="00F5204F" w:rsidRPr="006951C9" w:rsidRDefault="00F5204F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consider an “opt out” option for students if you are encouraging the use of any third-party software in your courses (and remember that you must offer an alternative if you are requiring a third-party tool), as the software may require a subscription fee and has not undergone a security review by the University. To date (August 2024), the only AI tool that is available to the U of T community that has been fully vetted is Microsoft Copilot. See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId73">
+        <w:r w:rsidRPr="006951C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>The Centre for Teaching</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId74">
+        <w:r w:rsidRPr="006951C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId75">
+        <w:r w:rsidRPr="006951C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Support &amp; Innovation webpage, </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId76">
+        <w:r w:rsidRPr="006951C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>Microsoft Copilot</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId77">
+        <w:r w:rsidRPr="006951C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>,</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for more information on this tool. For more information on the use of educational software see the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId78">
+        <w:r w:rsidRPr="006951C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t xml:space="preserve">CTSI webpage, </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId79">
+        <w:r w:rsidRPr="006951C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>Tools Beyond Quercus</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId80">
+        <w:r w:rsidRPr="006951C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Note that if you choose to use, or encourage use of, applications other than Microsoft Copilot (e.g., ChatGPT, Gemini, etc.), the terms of use and/or availability of the service may change without notice during the term. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0C1D2A" w14:textId="77777777" w:rsidR="00F5204F" w:rsidRPr="006951C9" w:rsidRDefault="00F5204F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are allowing or disallowing generative AI tools in your course, clarify for the students why this decision was made, and how generative AI assistance supports or, alternatively, negatively impacts the pedagogical goals of the course or assignment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6106E182" w14:textId="77777777" w:rsidR="00862189" w:rsidRPr="006951C9" w:rsidRDefault="00862189" w:rsidP="00862189">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F20BD8B" w14:textId="77777777" w:rsidR="00862189" w:rsidRPr="006951C9" w:rsidRDefault="00862189" w:rsidP="00862189">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Other resources from the Centre for Teaching Support and Innovation, and SGS :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7614426D" w14:textId="77777777" w:rsidR="00862189" w:rsidRPr="006951C9" w:rsidRDefault="00862189" w:rsidP="00862189">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:r w:rsidRPr="006951C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>https://teaching.utoronto.ca/resources/generative-artificial-intelligence-in-the-classroom</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02455400" w14:textId="77777777" w:rsidR="00862189" w:rsidRPr="006951C9" w:rsidRDefault="00862189" w:rsidP="00862189">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId82" w:history="1">
+        <w:r w:rsidRPr="006951C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>https://www.sgs.utoronto.ca/about/guidance-on-the-use-of-generative-artificial-intelligence</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE46F8A" w14:textId="280528E3" w:rsidR="00B60915" w:rsidRPr="006951C9" w:rsidRDefault="00B60915" w:rsidP="00862189">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Apple Color Emoji" w:eastAsia="Times New Roman" w:hAnsi="Apple Color Emoji" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4897B210" w14:textId="77777777" w:rsidR="00B60915" w:rsidRPr="006951C9" w:rsidRDefault="00B60915" w:rsidP="00B60915">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SymbolMT" w:eastAsia="Times New Roman" w:hAnsi="SymbolMT" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Apple Color Emoji" w:eastAsia="Times New Roman" w:hAnsi="Apple Color Emoji" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>✅</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Can use Generative AI tools </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45AA44D2" w14:textId="77777777" w:rsidR="00A54273" w:rsidRPr="006951C9" w:rsidRDefault="00A54273" w:rsidP="00A54273">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In indicating on a syllabus and/or assignment instructions that students may use generative AI, the instructor should decide to what degree and on which assignments the students may use these tools.  This is similar to indicating to students when they may collaborate, and to what degree, with their classmates, and when an assignment should be solely their own work.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CE2FAF" w14:textId="77777777" w:rsidR="00A54273" w:rsidRPr="006951C9" w:rsidRDefault="00A54273" w:rsidP="00A54273">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="301EF426" w14:textId="77777777" w:rsidR="00A54273" w:rsidRPr="006951C9" w:rsidRDefault="00A54273" w:rsidP="00A54273">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Here are some suggested example statements that might be used, combined, or adapted for your course or assignments: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8910B3" w14:textId="77777777" w:rsidR="00A54273" w:rsidRPr="006951C9" w:rsidRDefault="00A54273">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="57"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00160264">
+        <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are encouraged to make use of technology, including generative artificial intelligence tools, to contribute to their understanding of course materials. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B527406" w14:textId="77777777" w:rsidR="00A54273" w:rsidRPr="006951C9" w:rsidRDefault="00A54273">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="56"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00160264">
+        <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students may use artificial intelligence tools, including generative AI, in this course as learning aids or to help produce assignments. However, students are ultimately accountable for the work they submit.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0539F196" w14:textId="77777777" w:rsidR="00A54273" w:rsidRPr="006951C9" w:rsidRDefault="00A54273">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="56"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00160264">
+        <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students must submit, as an appendix with their assignments, any content produced by an artificial intelligence tool, and the prompts used to generate the content.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF5AE15" w14:textId="77777777" w:rsidR="00A54273" w:rsidRPr="006951C9" w:rsidRDefault="00A54273">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="56"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00160264">
+        <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are expected to use generative artificial intelligence tools, such as Microsoft Copilot, and must include with every assignment a short reflection on how they made use of generative artificial intelligence tools in the development of their assignment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E242402" w14:textId="77777777" w:rsidR="00A54273" w:rsidRPr="006951C9" w:rsidRDefault="00A54273">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="56"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00160264">
+        <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any content produced by an artificial intelligence tool must be cited appropriately. Many organizations that publish standard citation formats are now providing information on citing generative AI (view the U of T Libraries </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId83" w:anchor="s-lg-box-16668114">
+        <w:r w:rsidRPr="006951C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>Citation Guide for Artificial Intelligence Generative Tools</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId84" w:anchor="s-lg-box-16668114">
+        <w:r w:rsidRPr="006951C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B864C66" w14:textId="77777777" w:rsidR="00A54273" w:rsidRPr="006951C9" w:rsidRDefault="00A54273">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="56"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00160264">
+        <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students may choose to use generative artificial intelligence tools as they work through the assignments in this course; this use must be documented in an appendix for each assignment.  The documentation should include what tool(s) were used, how they were used, and how the results from the AI were incorporated into the submitted work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2DBF91" w14:textId="77777777" w:rsidR="00A54273" w:rsidRPr="006951C9" w:rsidRDefault="00A54273">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="56"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00160264">
+        <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00160264">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="5BAAAD88" w14:textId="77777777" w:rsidR="00B60915" w:rsidRPr="00160264" w:rsidRDefault="00B60915" w:rsidP="00B60915">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Course instructors reserve the right to ask students to explain their process for creating their assignment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6B1D29" w14:textId="77777777" w:rsidR="003674B5" w:rsidRPr="006951C9" w:rsidRDefault="003674B5" w:rsidP="003674B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="281B07B3" w14:textId="77777777" w:rsidR="00A54273" w:rsidRPr="006951C9" w:rsidRDefault="00A54273" w:rsidP="00A54273">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3DD03058" w14:textId="77777777" w:rsidR="00B60915" w:rsidRPr="00160264" w:rsidRDefault="00B60915" w:rsidP="00B60915">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note that a protected version of Microsoft Copilot is now available to all students, faculty and staff. However, other generative AI applications may require registration and/or a subscription fee.  Please consider offering students a choice to opt-out of using a system other than the protected version of Microsoft Copilot if they have concerns about the cost, privacy, security or other issues related to the technology. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42295289" w14:textId="77777777" w:rsidR="00E61FAF" w:rsidRPr="006951C9" w:rsidRDefault="00E61FAF" w:rsidP="00B60915">
       <w:pPr>
         <w:ind w:left="284"/>
-        <w:rPr>
-[...70 lines deleted...]
-      <w:r w:rsidRPr="00160264">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
-        <w:t>We recognize that some instructors may want to allow, or even encourage, their students to use these technologies, and others may want to prohibit their use.</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="1AE46F8A" w14:textId="77777777" w:rsidR="00B60915" w:rsidRPr="00160264" w:rsidRDefault="00B60915" w:rsidP="00B60915">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13C69437" w14:textId="77777777" w:rsidR="00B60915" w:rsidRPr="006951C9" w:rsidRDefault="00B60915" w:rsidP="00B60915">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Apple Color Emoji" w:eastAsia="Times New Roman" w:hAnsi="Apple Color Emoji" w:cs="Calibri"/>
-[...9 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="SymbolMT" w:eastAsia="Times New Roman" w:hAnsi="SymbolMT" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00160264">
-[...246 lines deleted...]
-      <w:r w:rsidRPr="00160264">
+      <w:r w:rsidRPr="006951C9">
         <w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="w16se">
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             </mc:Choice>
             <mc:Fallback>
               <w:rFonts w:ascii="Apple Color Emoji" w:eastAsia="Apple Color Emoji" w:hAnsi="Apple Color Emoji" w:cs="Apple Color Emoji"/>
             </mc:Fallback>
           </mc:AlternateContent>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="w16se">
             <w16se:symEx w16se:font="Apple Color Emoji" w16se:char="26A0"/>
           </mc:Choice>
           <mc:Fallback>
             <w:t>⚠</w:t>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00160264">
+      <w:r w:rsidRPr="006951C9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve">️ Can use Generative AI in certain instances or specific ways </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4430B143" w14:textId="77777777" w:rsidR="00B60915" w:rsidRPr="00160264" w:rsidRDefault="00B60915" w:rsidP="00B60915">
+    <w:p w14:paraId="5B39CE62" w14:textId="77777777" w:rsidR="00E937CA" w:rsidRPr="006951C9" w:rsidRDefault="00E937CA" w:rsidP="00E937CA">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00160264">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">It is important to be very specific about the boundaries and limitations of artificial intelligence use in completing course work, if there are boundaries you want to set. Please consider the difficulty for students, who are trying to navigate AI rules in multiple courses before setting up elaborate limitations in your course. However, there are reasons why you may want, or need, students to engage with generative AI tools in a specific way or on a specific assignment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0D226C" w14:textId="77777777" w:rsidR="00B60915" w:rsidRPr="00160264" w:rsidRDefault="00B60915" w:rsidP="00B60915">
+    <w:p w14:paraId="53AF741F" w14:textId="77777777" w:rsidR="00E937CA" w:rsidRPr="006951C9" w:rsidRDefault="00E937CA" w:rsidP="00E937CA">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D06A008" w14:textId="77777777" w:rsidR="00E937CA" w:rsidRPr="006951C9" w:rsidRDefault="00E937CA" w:rsidP="00E937CA">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Here are some suggested example statements that might be used, combined, or adapted for your course or assignments: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5236136B" w14:textId="77777777" w:rsidR="00E937CA" w:rsidRPr="006951C9" w:rsidRDefault="00E937CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students may use artificial intelligence tools for creating an outline for an assignment, but the final submitted assignment must be original work produced by the individual student alone. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F93D8C4" w14:textId="77777777" w:rsidR="00E937CA" w:rsidRPr="006951C9" w:rsidRDefault="00E937CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students may use artificial intelligence tools for critiquing and editing an assignment for purposes of revision, but the first draft must be original work produced by the individual student alone.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EFE2CB" w14:textId="77777777" w:rsidR="00E937CA" w:rsidRPr="006951C9" w:rsidRDefault="00E937CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new ideas introduced by the AI during the critique or editing process must be appropriately cited as generated by the AI tool. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDC6EDF" w14:textId="77777777" w:rsidR="00E937CA" w:rsidRPr="006951C9" w:rsidRDefault="00E937CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students may not use artificial intelligence tools for taking tests, writing research papers, creating computer code, or completing major course assignments.  However, these tools may be useful when gathering information from across sources and assimilating it for understanding. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299634C9" w14:textId="77777777" w:rsidR="00E937CA" w:rsidRPr="006951C9" w:rsidRDefault="00E937CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students may not use artificial intelligence tools for taking tests in this course, but students may use generative AI tools for other assignments.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0273B959" w14:textId="77777777" w:rsidR="00E937CA" w:rsidRPr="006951C9" w:rsidRDefault="00E937CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students may use the following, and only these, generative artificial intelligence tools in completing their assignments for this course: ….  No other generative AI technologies are allowed to be used for assessments in this course. If you have any question about the use of AI applications for course work, please speak with the instructor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9FF5F1" w14:textId="77777777" w:rsidR="00B60915" w:rsidRPr="006951C9" w:rsidRDefault="00B60915" w:rsidP="00B60915">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FAB0893" w14:textId="77777777" w:rsidR="00B60915" w:rsidRPr="006951C9" w:rsidRDefault="00B60915" w:rsidP="00B60915">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
           <w:rFonts w:ascii="SymbolMT" w:eastAsia="Times New Roman" w:hAnsi="SymbolMT" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="61EE3CDC" w14:textId="77777777" w:rsidR="00B60915" w:rsidRPr="00160264" w:rsidRDefault="00B60915" w:rsidP="00B60915">
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Apple Color Emoji" w:eastAsia="Times New Roman" w:hAnsi="Apple Color Emoji" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t>❌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cannot use Generative AI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE9C2BC" w14:textId="77777777" w:rsidR="00CA7BC5" w:rsidRPr="006951C9" w:rsidRDefault="00CA7BC5" w:rsidP="00CA7BC5">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="SymbolMT" w:eastAsia="Times New Roman" w:hAnsi="SymbolMT" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In indicating on a syllabus that students may not use generative artificial intelligence, the instructor should decide to what degree and on which assignments the students may not use these tools.  This is similar to indicating to students when they may, or may not, collaborate with classmates and to what degree.  Note that students may be using generative AI to help explain concepts for their own learning, or pose questions for themselves (i.e., act as a personal tutor), and you probably want to allow this type of use. In addition, as generative AI tools become incorporated into commonly used systems (e.g., Google docs, Microsoft Word), it will become increasingly important to be clear about what functionalities are allowed or disallowed in your course. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E091D2" w14:textId="77777777" w:rsidR="00CA7BC5" w:rsidRPr="006951C9" w:rsidRDefault="00CA7BC5" w:rsidP="00CA7BC5">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A46F1DD" w14:textId="77777777" w:rsidR="00CA7BC5" w:rsidRPr="006951C9" w:rsidRDefault="00CA7BC5" w:rsidP="00CA7BC5">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Here are some suggested example statements that might be used, combined, or adapted for your course or assignments: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA1A389" w14:textId="77777777" w:rsidR="00B60915" w:rsidRPr="00160264" w:rsidRDefault="00B60915" w:rsidP="005E23DC">
+    <w:p w14:paraId="3EB99D8D" w14:textId="77777777" w:rsidR="00CA7BC5" w:rsidRPr="006951C9" w:rsidRDefault="00CA7BC5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may use generative artificial intelligence tools (e.g., ChatGPT, Gemini, Claude, etc.) for learning and practicing the concepts in this course, but these tools may NOT be used for completing assignments in this course. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DE0422" w14:textId="77777777" w:rsidR="00CA7BC5" w:rsidRPr="006951C9" w:rsidRDefault="00CA7BC5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The use of generative artificial intelligence tools or apps for assignments in this course, including tools like ChatGPT, Gemini, Claude, Microsoft Copilot and other AI writing or coding assistants, is prohibited. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D518B5A" w14:textId="77777777" w:rsidR="00CA7BC5" w:rsidRPr="006951C9" w:rsidRDefault="00CA7BC5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The knowing use of generative artificial intelligence tools, including ChatGPT, Gemini, Claude, Microsoft Copilot and other AI writing and coding assistants, for the completion of, or to support the completion of, an examination, term test, assignment, or any other form of academic assessment, may be considered an academic offense in this course.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5BF766" w14:textId="77777777" w:rsidR="00CA7BC5" w:rsidRPr="006951C9" w:rsidRDefault="00CA7BC5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Representing as one’s own an idea, or expression of an idea, that was AI-generated is considered an academic offense in this course.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2F0010" w14:textId="77777777" w:rsidR="00CA7BC5" w:rsidRPr="006951C9" w:rsidRDefault="00CA7BC5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Students may not copy or paraphrase from any generative artificial intelligence applications, including ChatGPT, Gemini, Claude, Microsoft Copilot and other AI writing and coding assistants, for the purpose of completing assignments in this course. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692230F7" w14:textId="77777777" w:rsidR="00CA7BC5" w:rsidRPr="006951C9" w:rsidRDefault="00CA7BC5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The use of generative artificial intelligence tools and apps is strictly prohibited in all course assignments unless explicitly stated otherwise by the instructor in this course. This includes ChatGPT, Gemini, Claude, Microsoft Copilot and other AI writing and coding assistants. Use of generative AI in this course may be considered use of an unauthorized aid, which is a form of cheating.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBD54B0" w14:textId="77777777" w:rsidR="00CA7BC5" w:rsidRPr="006951C9" w:rsidRDefault="00CA7BC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="59"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00160264">
+        <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00160264">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006951C9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-        </w:rPr>
-[...477 lines deleted...]
-    </w:p>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>This course policy is designed to promote your learning and intellectual development and to help you reach the course learning outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145599D0" w14:textId="26886E75" w:rsidR="004D3236" w:rsidRDefault="004D3236" w:rsidP="00561F64"/>
     <w:p w14:paraId="4A89177F" w14:textId="49FD453A" w:rsidR="007C5129" w:rsidRPr="007C5129" w:rsidRDefault="007C5129" w:rsidP="0020759D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc163559243"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
         </w:rPr>
         <w:t>Notice of Recording of Lectures or Online Interactions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="299FBD21" w14:textId="6DFAB850" w:rsidR="00757992" w:rsidRDefault="00757992" w:rsidP="00757992">
       <w:pPr>
         <w:ind w:left="308"/>
         <w:rPr>
@@ -13388,51 +13526,51 @@
         <w:rPr>
           <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00D349A9" w14:textId="1A513997" w:rsidR="00AE3E1E" w:rsidRPr="00F64AC6" w:rsidRDefault="00757992" w:rsidP="00CB7EA3">
       <w:pPr>
         <w:ind w:left="308"/>
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00757992">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve">Questions about adhering to privacy guidelines in a specific context may be addressed to the Centre </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve">for Teaching Support &amp; Innovation or the Rafael Eskenazi, the University of Toronto FIPP Director at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:history="1">
+      <w:hyperlink r:id="rId85" w:history="1">
         <w:r w:rsidRPr="00F64AC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           </w:rPr>
           <w:t>rafael.eskenazi@utoronto.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA083C5" w14:textId="77777777" w:rsidR="00CB7EA3" w:rsidRPr="00F64AC6" w:rsidRDefault="00CB7EA3" w:rsidP="00757992">
       <w:pPr>
         <w:ind w:left="308"/>
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09F1EE92" w14:textId="215A026D" w:rsidR="004F7C83" w:rsidRPr="00F64AC6" w:rsidRDefault="004F7C83" w:rsidP="00757992">
       <w:pPr>
@@ -13552,58 +13690,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> be given the option to opt out of recorded classes without penalty. In general, this can be done with minimal disruption by designating an area of the class that will not be visible on a video-recording, or by the student turning off their camera</w:t>
       </w:r>
       <w:r w:rsidR="00757992" w:rsidRPr="004F7C83">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or microphone</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7C83">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve"> in an online </w:t>
       </w:r>
       <w:r w:rsidR="00757992" w:rsidRPr="004F7C83">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>session</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7C83">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and by providing students who do not wish for their voice to be recorded an alternative means of participating and asking questions (e.g. by email, chat, during office hours, or through a written note passed to a teaching assistant).  Students who wish to remain anonymous in a recorded lecture must not be penalized for this choice – if, for example, participation is a required </w:t>
-[...6 lines deleted...]
-        <w:t>component of the course, students must be given another option to earn participation credit that will not be recorded.</w:t>
+        <w:t>, and by providing students who do not wish for their voice to be recorded an alternative means of participating and asking questions (e.g. by email, chat, during office hours, or through a written note passed to a teaching assistant).  Students who wish to remain anonymous in a recorded lecture must not be penalized for this choice – if, for example, participation is a required component of the course, students must be given another option to earn participation credit that will not be recorded.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE8D69D" w14:textId="77777777" w:rsidR="007C5129" w:rsidRPr="007C5129" w:rsidRDefault="007C5129" w:rsidP="00757992"/>
     <w:p w14:paraId="06600ED3" w14:textId="70785AE1" w:rsidR="00B74021" w:rsidRPr="00B74021" w:rsidRDefault="007C5129" w:rsidP="0020759D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc163559244"/>
       <w:r w:rsidRPr="007C5129">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
         </w:rPr>
         <w:t>Freedom of Information and Protection of Privacy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="67CF92CD" w14:textId="593859CC" w:rsidR="00B74021" w:rsidRDefault="00FC5E14" w:rsidP="00757992">
       <w:pPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="-20"/>
@@ -14310,1250 +14441,1232 @@
     </w:p>
     <w:p w14:paraId="61D9BE53" w14:textId="2C61B807" w:rsidR="00BF5908" w:rsidRDefault="00BF5908" w:rsidP="00757992">
       <w:pPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6422C009" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="00B97303">
       <w:pPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="5B9BD6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Information for Instructors (delete blue text from Course Outline before distributing):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="242E0CF6" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="00B97303">
       <w:pPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15B3FE3B" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="000101E4" w:rsidRDefault="00B97303" w:rsidP="00B97303">
       <w:pPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000101E4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Privacy Developments in the Evolving Virtual Environment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="352CCE23" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="00B97303">
       <w:pPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12ECF11B" w14:textId="08400A79" w:rsidR="00FF4097" w:rsidRPr="0063690A" w:rsidRDefault="0020759D" w:rsidP="0020759D">
+    <w:p w14:paraId="12ECF11B" w14:textId="08400A79" w:rsidR="00FF4097" w:rsidRPr="0063690A" w:rsidRDefault="0020759D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063690A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Going virtual does not change our usual legal privacy requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26EA4ADD" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="00662651">
+    <w:p w14:paraId="26EA4ADD" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="1078" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B97303">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>The University’s legal privacy requirements apply to the virtual context and to virtual activities just as they do to our normal in-person and virtual activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0546C0A7" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="1078" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B97303">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Thus, the Freedom of Information and Protection of Privacy Act (FIPPA) continues to apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06597B45" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="1078" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B97303">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>But FIPPA doesn’t prevent the University from accomplishing the same objectives virtually/remotely as it does in person; things like delivering lectures and seminars, testing, and evaluating work. We can still reach the same ends that we did before the pandemic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DACD2D" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="00B97303">
+      <w:pPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="360" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31FDF949" w14:textId="085BA806" w:rsidR="00B97303" w:rsidRPr="0063690A" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063690A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Virtual teaching methods must accomplish institutional purposes and minimize privacy risk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7751395C" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
-        <w:ind w:left="1078" w:right="-20"/>
+        <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>The University’s legal privacy requirements apply to the virtual context and to virtual activities just as they do to our normal in-person and virtual activities.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0546C0A7" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="00662651">
+        <w:t>All activities that involve personal information must accomplish institutional purposes (e.g., educating students) while minimizing privacy impacts and risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02128872" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
-        <w:ind w:left="1078" w:right="-20"/>
+        <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Thus, the Freedom of Information and Protection of Privacy Act (FIPPA) continues to apply.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06597B45" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="00662651">
+        <w:t>To assess the proportionality between a teaching method and its impact on privacy, consider the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C092102" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
-        <w:ind w:left="1078" w:right="-20"/>
+        <w:ind w:left="1701" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>But FIPPA doesn’t prevent the University from accomplishing the same objectives virtually/remotely as it does in person; things like delivering lectures and seminars, testing, and evaluating work. We can still reach the same ends that we did before the pandemic.</w:t>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Is the teaching method necessary and effective to accomplish the purpose?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254407EC" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
-        <w:ind w:right="-20"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:ind w:left="1701" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0063690A">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B97303">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Virtual teaching methods must accomplish institutional purposes and minimize privacy risk</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7751395C" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+        <w:t>Does the teaching method comply with applicable law/policy/standards?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF0AA13" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="1701" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B97303">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Does the teaching method create less privacy impact/risk than other similarly effective methods?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B95D5D" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="1701" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B97303">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Does the teaching method create more value/benefit than risk?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663F970B" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>All activities that involve personal information must accomplish institutional purposes (e.g., educating students) while minimizing privacy impacts and risk.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="02128872" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+        <w:t>If answers to all are positive, it is generally reasonable to proceed from a privacy perspective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30926E2B" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>To assess the proportionality between a teaching method and its impact on privacy, consider the following:</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>If any answer is negative, it will be necessary to carefully weigh the risks and benefits and likely to consider redesigning the method to reduce/minimize the risks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C99340B" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="00B97303">
+      <w:pPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="360" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C6E94B1" w14:textId="13F85D24" w:rsidR="00B97303" w:rsidRPr="0063690A" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063690A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Virtual teaching methods may require giving students advance notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594B062B" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B97303">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delivering courses to different geographic locations and time zones may require recording class sessions to make them available at different times. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E387E7B" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B97303">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Without student participation, there is no privacy issue – students see the lecturer, not each other. Instructors concerned about their own privacy can be advised on best practices for recording in their homes or consult with Health &amp; Safety about options for using office or classroom space on campus during the closure (and with ACE once campuses reopen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48590CE0" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B97303">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>But recording student participation or questions does create a material privacy change: By recording, the University collects personal information of students and must notify them:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4FBF33" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="1701" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Is the teaching method necessary and effective to accomplish the purpose?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="254407EC" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+        <w:t>that their information is being collected</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D66C87D" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="1701" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Does the teaching method comply with applicable law/policy/standards?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3DF0AA13" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+        <w:t>principal purposes for their information (e.g. so all students see the whole session), and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B264FC2" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="1701" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Does the teaching method create less privacy impact/risk than other similarly effective methods?</w:t>
-[...108 lines deleted...]
-    <w:p w14:paraId="594B062B" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+        <w:t>whom at the University they can ask about the collection (e.g. department administrator)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CE91FB" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Delivering courses to different geographic locations and time zones may require recording class sessions to make them available at different times. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E387E7B" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+        <w:t xml:space="preserve">For example, students in a recorded seminar or asking questions in a larger lecture would be notified that their participation is to be recorded, and will be available to subsequent groups/classes viewing the recording (e.g. those in asynchronous sections of the course). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC30F1E" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Without student participation, there is no privacy issue – students see the lecturer, not each other. Instructors concerned about their own privacy can be advised on best practices for recording in their homes or consult with Health &amp; Safety about options for using office or classroom space on campus during the closure (and with ACE once campuses reopen).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="48590CE0" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+        <w:t>Students must receive this notice before the final drop-by date of the course or program but would ideally receive it in the syllabus, when registering/enrolling in the course, and in any offer/admission materials. Giving notice of collection earlier is always better.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5827CFEF" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>But recording student participation or questions does create a material privacy change: By recording, the University collects personal information of students and must notify them:</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Notice clearly tells students how their personal information will be treated so that they can make an informed decision about whether they wish to participate or might prefer another course or program that will not collect/disclose their information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A60DC18" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="00B97303">
+      <w:pPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="360" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E83725" w14:textId="56D40472" w:rsidR="00B97303" w:rsidRPr="0063690A" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
-        <w:ind w:left="1701" w:right="-20"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="742" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B97303">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0063690A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>that their information is being collected</w:t>
-[...49 lines deleted...]
-    <w:p w14:paraId="17CE91FB" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+        <w:t>Virtual teaching methods may amplify risks and simplify mischief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279869A6" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">For example, students in a recorded seminar or asking questions in a larger lecture would be notified that their participation is to be </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Virtual/remote methods may make prohibited or undesirable activities easier to commit, and more difficult to prevent, detect, and sanction. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>recorded, and</w:t>
-[...68 lines deleted...]
-    <w:p w14:paraId="40E83725" w14:textId="56D40472" w:rsidR="00B97303" w:rsidRPr="0063690A" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+        <w:br/>
+        <w:t>For example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D19CBAA" w14:textId="67DD03B1" w:rsidR="00B97303" w:rsidRPr="00EC72B5" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
-        <w:ind w:left="742" w:right="-20"/>
+        <w:ind w:left="1418" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0063690A">
+      <w:r w:rsidRPr="00EC72B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Virtual teaching methods may amplify risks and simplify mischief</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="279869A6" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+        <w:t>Teaching materials and intellectual property:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A701BE" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
-        <w:ind w:right="-20"/>
+        <w:ind w:left="1701" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Virtual/remote methods may make prohibited or undesirable activities easier to commit, and more difficult to prevent, detect, and sanction. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Externalizing so much material beyond the walls of the University may increase the risk that it may be collected and misappropriated. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFA8659" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="1701" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:br/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1D19CBAA" w14:textId="67DD03B1" w:rsidR="00B97303" w:rsidRPr="00EC72B5" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+        <w:t>Any class participant could copy or keep teaching materials without permission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C010A9A" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="1701" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B97303">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Online material could be harvested, perhaps at a nation-state level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F00AE80" w14:textId="6A3AECAA" w:rsidR="00B97303" w:rsidRPr="00EC72B5" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="1418" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC72B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Teaching materials and intellectual property:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01A701BE" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+        <w:t>Capture or misuse of information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58336EBE" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="1701" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Externalizing so much material beyond the walls of the University may increase the risk that it may be collected and misappropriated. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7EFA8659" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+        <w:t>Virtual resources may simplify capture and misuse of student information / activity / opinion by others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482C4DCF" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="1701" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Any class participant could copy or keep teaching materials without permission.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C010A9A" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+        <w:t>For example, students could easily capture classmates’ or instructors’ online activity and provide it to others (e.g., foreign governments, family members) or post it on social media to endanger or simply embarrass them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B1CF6B" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="1701" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Online material could be harvested, perhaps at a nation-state level.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>This issue could be of particular concern for students from repressive/authoritarian places.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6F382D" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
-        <w:ind w:left="1418" w:right="-20"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:ind w:left="1701" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC72B5">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B97303">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Capture or misuse of information:</w:t>
-[...90 lines deleted...]
-        </w:rPr>
         <w:t>The University should tailor methods for student participation to minimize this risk as possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BCAFD4D" w14:textId="55B0072F" w:rsidR="00B97303" w:rsidRPr="00EC72B5" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+    <w:p w14:paraId="1BCAFD4D" w14:textId="55B0072F" w:rsidR="00B97303" w:rsidRPr="00EC72B5" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...23 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="1418" w:right="-20" w:hanging="336"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC72B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Intellectual property infringement:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55643C7A" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="1701" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Course participants might also capture and post, with or without modification, portions of lectures, images, audio, or video of instructors for later use, to lampoon or embarrass them, or to sell the materials to future students.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0170F56E" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+    <w:p w14:paraId="0170F56E" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="1078" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B97303">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Recall, however, that each of these risks exists in a non-virtual world as well; the risks may simply be amplified and mischief made easier when teaching virtually.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65844005" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="00B97303">
+      <w:pPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="360" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D98EF77" w14:textId="7930812E" w:rsidR="00B97303" w:rsidRPr="00EC72B5" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="709" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC72B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Standards will evolve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F275989" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
-        <w:ind w:left="1078" w:right="-20"/>
+        <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Recall, however, that each of these risks exists in a non-virtual world as well; the risks may simply be amplified and mischief made easier when teaching virtually.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="65844005" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="00B97303">
+        <w:t xml:space="preserve">The current virtualized/remote environment may eventually shift social standards and expectations, including privacy expectations and acceptable use of technology. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A2A42C" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B97303">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD6"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Although this shift will continually evolve, broad public adoption and acceptance of virtual/remote technologies will likely accelerate its evolution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41813028" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="00B97303">
       <w:pPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D98EF77" w14:textId="7930812E" w:rsidR="00B97303" w:rsidRPr="00EC72B5" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+    <w:p w14:paraId="14215842" w14:textId="6BA8856C" w:rsidR="00B97303" w:rsidRPr="00EC72B5" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="709" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC72B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Standards will evolve</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F275989" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+        <w:t>Possible steps going forward</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E439AC4" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
-[...82 lines deleted...]
-          <w:numId w:val="48"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="1134" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Recall, however, that each of these risks exists in a non-virtual world as well; the risks may simply be amplified and mischief made easier when teaching virtually.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62953348" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+    <w:p w14:paraId="62953348" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="1134" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Establish a robust set of standards for student conduct and participation in virtual sessions, articulated clearly to students via Quercus/class syllabi, etc.,   including clear notice about the use and ownership of lecture and other materials (i.e., copyright restrictions and intellectual property, including their own)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DD4872" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+    <w:p w14:paraId="10DD4872" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="1134" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Update student FIPPA notices of collection for  virtual sessions to be recorded/shared online.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1430F77D" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303" w:rsidP="0020759D">
+    <w:p w14:paraId="1430F77D" w14:textId="77777777" w:rsidR="00B97303" w:rsidRPr="00B97303" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="1134" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Limit online student information only to that necessary to deliver courses and programs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DECF87F" w14:textId="682BB1B4" w:rsidR="00BF5908" w:rsidRPr="00F64AC6" w:rsidRDefault="00B97303" w:rsidP="00AC6E8C">
+    <w:p w14:paraId="0DECF87F" w14:textId="682BB1B4" w:rsidR="00BF5908" w:rsidRPr="00F64AC6" w:rsidRDefault="00B97303">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="1134" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97303">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Communicate with students one-on-one, through official University channels when </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>possible.</w:t>
       </w:r>
@@ -15605,51 +15718,51 @@
       </w:r>
       <w:r w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> made available by the Centre for Teaching Support &amp; Innovation (CTSI):</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF16743" w14:textId="6CB24F88" w:rsidR="00C8596D" w:rsidRPr="00F64AC6" w:rsidRDefault="00223273" w:rsidP="00223273">
       <w:pPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:right="-20" w:firstLine="426"/>
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId77" w:history="1">
+      <w:hyperlink r:id="rId86" w:history="1">
         <w:r w:rsidRPr="00F64AC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           </w:rPr>
           <w:t>https://teaching.utoronto.ca/resources/guidance-for-potential-risks-in-remote-teaching/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38431D7A" w14:textId="77777777" w:rsidR="00223273" w:rsidRDefault="00223273" w:rsidP="00C42ACC">
       <w:pPr>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD6"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
@@ -15665,68 +15778,68 @@
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc163559245"/>
       <w:r w:rsidRPr="004E16C8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Student’s Companion to the Policy on Sexual Violence and Sexual Harassment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="5509B74D" w14:textId="19CDB341" w:rsidR="00C42ACC" w:rsidRPr="0043041B" w:rsidRDefault="00C42ACC" w:rsidP="0043041B">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42ACC">
         <w:t xml:space="preserve"> companion guide to the University's </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:history="1">
+      <w:hyperlink r:id="rId87" w:history="1">
         <w:r w:rsidRPr="00C42ACC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Policy on Sexual Violence and Sexual Harassment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42ACC">
         <w:t>is designed to help students and those who work with students understand and navigate the Policy and to address any questions about the Policy and the procedures surrounding it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:history="1">
+      <w:hyperlink r:id="rId88" w:history="1">
         <w:r w:rsidR="00624486" w:rsidRPr="007B49E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://governingcouncil.utoronto.ca/system/files/2022-02/10935_Sexual-Violence-Companion-Guide-AODA.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00624486">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27CA3C0A" w14:textId="3E54518C" w:rsidR="00D65A34" w:rsidRPr="009574F5" w:rsidRDefault="00D65A34" w:rsidP="00D65A34">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc163559246"/>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002A1413">
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -15798,51 +15911,51 @@
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>This equitable community includes U of T's</w:t>
       </w:r>
       <w:r w:rsidR="00AE4330">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> in-person and</w:t>
       </w:r>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> online platforms. Addressing harassing comments and discriminatory conduct online is essential to creating an online environment that is inclusive and equitable. Harassing conduct can include but is not limited to offensive slurs/jokes and comments, inappropriate pseudonyms, or online handles. The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80" w:history="1">
+      <w:hyperlink r:id="rId89" w:history="1">
         <w:r w:rsidRPr="007C6D05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:color w:val="5B9BD5" w:themeColor="accent5"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>University of Toronto’s Equity Offices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> remain available to students and instructors to provide support on equity issues that arise. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E35F325" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
@@ -15878,1178 +15991,1183 @@
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B621117" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Key Concepts: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C36A0E7" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="0020759D">
+    <w:p w14:paraId="7C36A0E7" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Create a learning environment that is respectful and inclusive of diverse experiences and viewpoints </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C7C05E" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Embed equity, diversity and inclusion in your course material where appropriate </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482BB921" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Be aware of deadlines for assignments, group work, tests and exams that may conflict with religious holidays or observances </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5069FECE" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D60FA2F" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consider: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6A8C47" w14:textId="595C2446" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Create a learning environment that is respectful and inclusive of diverse experiences and viewpoints </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56C7C05E" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="0020759D">
+        <w:t xml:space="preserve">Adding language in your course material to model an inclusive learning environment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E946A43" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Embed equity, diversity and inclusion in your course material where appropriate </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="482BB921" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="0020759D">
+        <w:t xml:space="preserve">Designing course activities and assessments that facilitate inclusive practices </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69695ACB" w14:textId="4DF3024B" w:rsidR="00682E10" w:rsidRPr="00E6570E" w:rsidRDefault="00682E10">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Be aware of deadlines for assignments, group work, tests and exams that may conflict with religious holidays or observances </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5069FECE" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
+        <w:t xml:space="preserve">Scheduling deadlines for assignments, group work, tests and exams so they do not conflict with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6570E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">religious holidays or creed-related observances </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3C6DE0" w14:textId="7B117E7D" w:rsidR="00682E10" w:rsidRPr="00E6570E" w:rsidRDefault="00682E10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encouraging students to consult U of T’s equity offices if they witness or experience inappropriate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6570E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>comments being made or disruptive behaviour in a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4330">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6570E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">class </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554FED36" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D60FA2F" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
+    <w:p w14:paraId="764C0B5A" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Consider: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C6A8C47" w14:textId="595C2446" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="0020759D">
+        <w:t xml:space="preserve">Try This: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5C7A9F" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adding language in your course material to model an inclusive learning environment </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E946A43" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="0020759D">
+        <w:t xml:space="preserve">Include guidance in your syllabus and Quercus course shell about the university’s policies on equity, diversity, and inclusion </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD91A94" w14:textId="097DA83C" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Designing course activities and assessments that facilitate inclusive practices </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69695ACB" w14:textId="4DF3024B" w:rsidR="00682E10" w:rsidRPr="00E6570E" w:rsidRDefault="00682E10" w:rsidP="00E6570E">
+        <w:t xml:space="preserve">Set up a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId90" w:history="1">
+        <w:r w:rsidRPr="007C6D05">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>community agreement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with your students for the course, and include the possibility of a group agreement or team charter for any small group learning activities and/or group assessments </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FDD5A0F" w14:textId="4B240292" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scheduling deadlines for assignments, group work, tests and exams so they do not conflict with </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="1C3C6DE0" w14:textId="7B117E7D" w:rsidR="00682E10" w:rsidRPr="00E6570E" w:rsidRDefault="00682E10" w:rsidP="00E6570E">
+        <w:t xml:space="preserve">Discuss what kind of behaviours are appropriate in group discussions, and the ways that inclusive behaviour can foster learning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D4D76C" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Encouraging students to consult U of T’s equity offices if they witness or experience inappropriate </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="554FED36" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
+        <w:t xml:space="preserve">Address problematic and discriminatory language and behaviour in the moment whenever possible, and invite students to reach out to you or the U of T Equity Offices should they experience or witness any forms of harassment or discrimination. Revisit expectations and agreed-upon shared communication guidelines at the next class or discussion board </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7559529A" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide images in your presentations that are diverse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC2CE42" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remind students that they have a responsibility to alert members of the teaching staff in a timely manner of upcoming religious observances and anticipated absences or if accommodation requests need to be made as it relates to family status </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126FC4F9" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="764C0B5A" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
+    <w:p w14:paraId="64E435D5" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Try This: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E5C7A9F" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="0020759D">
+        <w:t xml:space="preserve">How To: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F2211F" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Include guidance in your syllabus and Quercus course shell about the university’s policies on equity, diversity, and inclusion </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1CD91A94" w14:textId="097DA83C" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="0020759D">
+        <w:t xml:space="preserve">Remind students of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId91" w:history="1">
+        <w:r w:rsidRPr="007C6D05">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>Student Code of Conduct</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the beginning of the course </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF94598" w14:textId="15DA3810" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Set up a </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId81" w:history="1">
+        <w:t xml:space="preserve">In your syllabus and Quercus course shell, include the following text that reflects current academic policies: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EF937C" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00253E45">
+      <w:pPr>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The University of Toronto is committed to equity, human rights and respect for diversity. All members of the learning environment in this course should strive to create an atmosphere of mutual respect where all members of our community can express themselves, engage with each other, and respect one another’s differences. U of T does not condone discrimination or harassment against any persons or communities. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F9EFE3" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Access the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId92" w:history="1">
         <w:r w:rsidRPr="007C6D05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:color w:val="5B9BD5" w:themeColor="accent5"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
-          <w:t>community agreement</w:t>
+          <w:t>University of Toronto Media Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with your students for the course, and include the possibility of a group agreement or team charter for any small group learning activities and/or group assessments </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4FDD5A0F" w14:textId="4B240292" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="0020759D">
+        <w:t xml:space="preserve"> to find images of our community for use in your classes. Choose images that are reflective of our University of Toronto community </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0074AA6A" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Discuss what kind of behaviours are appropriate in group discussions, and the ways that inclusive behaviour can foster learning </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79D4D76C" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="0020759D">
+        <w:t xml:space="preserve">Ensure discussion boards are not set to anonymous so students know they will be attributed with anything they write </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BA5AE9" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Address problematic and discriminatory language and behaviour in the moment whenever possible, and invite students to reach out to you or the U of T Equity Offices should they experience or witness any forms of harassment or discrimination. Revisit expectations and agreed-upon shared communication guidelines at the next class or discussion board </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7559529A" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="0020759D">
+        <w:t xml:space="preserve">Use the following strategies to support inclusive engagement in virtual synchronous sessions: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063E4B2E" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="005E74CB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Know yourself and acknowledge your own biases. You can take the Implicit Bias test here: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId93" w:history="1">
+        <w:r w:rsidRPr="007C6D05">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>https://implicit.harvard.edu/implicit/canada/takeatest.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1ED6DAF9" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="005E74CB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We all have different communication styles which can be based on our backgrounds and current context - look for ways to expand your communication </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339B4794" w14:textId="77777777" w:rsidR="00B74021" w:rsidRPr="007C6D05" w:rsidRDefault="005E74CB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Be mindful when putting students on the spot. Ensure you do not ask that others speak for a group that you perceive them to represent </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6715D50A" w14:textId="77777777" w:rsidR="00B74021" w:rsidRPr="007C6D05" w:rsidRDefault="005E74CB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Virtual synchronous sessions are made more inclusive by using students’ chosen names and pronouns (he/she/they). Instructors can articulate formatting expectations for how students input their display names in online sessions (i.e. Kris-they/them) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9AC1C7" w14:textId="77777777" w:rsidR="00B74021" w:rsidRPr="007C6D05" w:rsidRDefault="005E74CB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Structure conversations to support equity of voice – consider giving some time for participants to process their learning individually before engaging in a whole group conversation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B08C910" w14:textId="77777777" w:rsidR="00B74021" w:rsidRPr="007C6D05" w:rsidRDefault="005E74CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide images in your presentations that are diverse </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7EC2CE42" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="0020759D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Use the following strategies to invite all voices into synchronous or asynchronous conversation: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B160F27" w14:textId="77777777" w:rsidR="00B74021" w:rsidRPr="007C6D05" w:rsidRDefault="005E74CB">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remind students that they have a responsibility to alert members of the teaching staff in a timely manner of upcoming religious observances and anticipated absences or if accommodation requests need to be made as it relates to family status </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="126FC4F9" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
+        <w:t>Set communication guidelines in advance – agreeing on shared guidelines, such as respectful communication, can create a more inclusive learning environment and allow students to explore learning moments thoughtfully</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485028AE" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="005E74CB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Allow for various types of participation and amplification of what has been communicated or to reiterate any questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46356910" w14:textId="77777777" w:rsidR="00B74021" w:rsidRPr="007C6D05" w:rsidRDefault="005E74CB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure students are mindful of taking up more space than others, and ensure students are empowered to speak when others are dominating the conversation/discussion board </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0C5A17" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
       <w:pPr>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E8DE94" w14:textId="25F121F4" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="64E435D5" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
+        <w:t xml:space="preserve">Refer students to the University of Toronto’s Equity Offices for advice and support if you receive concerns of harassment and discrimination. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offices can be found at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId94" w:history="1">
+        <w:r w:rsidR="0097404E" w:rsidRPr="00BC5BEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://people.utoronto.ca/inclusion/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BC5BEB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAF8C68" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
       <w:pPr>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">How To: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="21F2211F" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="0020759D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FAA7E46" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For More Information: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABB0D16" w14:textId="7305F577" w:rsidR="00682E10" w:rsidRPr="00F64AC6" w:rsidRDefault="00682E10">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remind students of the </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="007C6D05">
+        <w:t xml:space="preserve">Seek out further information about how to create an inclusive class environment by contacting the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64AC6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Toronto’s Equity Offices </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId95" w:history="1">
+        <w:r w:rsidR="00223273" w:rsidRPr="00F64AC6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          </w:rPr>
+          <w:t>https://people.utoronto.ca/inclusion/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00223273" w:rsidRPr="00F64AC6">
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F1CDAC" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="00F64AC6" w:rsidRDefault="00682E10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64AC6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId96" w:history="1">
+        <w:r w:rsidRPr="00F64AC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:color w:val="5B9BD5" w:themeColor="accent5"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
-          <w:t>Student Code of Conduct</w:t>
+          <w:t>Policy on Accommodations for Religious Observances</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007C6D05">
-[...8 lines deleted...]
-    <w:p w14:paraId="0BF94598" w14:textId="15DA3810" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="0020759D">
+      <w:r w:rsidRPr="00F64AC6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when deciding dates of assignments or classes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6C20AB" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">In your syllabus and Quercus course shell, include the following text that reflects current academic policies: </w:t>
-[...60 lines deleted...]
-      <w:hyperlink r:id="rId83" w:history="1">
+        <w:t xml:space="preserve">To help you reinforce messaging of the University’s commitment to human rights and our values of diversity, inclusion, and respect, you can access the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId97" w:history="1">
         <w:r w:rsidRPr="007C6D05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:color w:val="5B9BD5" w:themeColor="accent5"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
-          <w:t>University of Toronto Media Bank</w:t>
+          <w:t>University’s Statement on Equity, Diversity and Excellence</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to find images of our community for use in your classes. Choose images that are reflective of our University of Toronto community </w:t>
-[...7 lines deleted...]
-        </w:numPr>
+        <w:t xml:space="preserve"> on the Governing Council website. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2E0A27" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07483F55" w14:textId="491F5823" w:rsidR="00682E10" w:rsidRPr="00F64AC6" w:rsidRDefault="00682E10" w:rsidP="00682E10">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ensure discussion boards are not set to anonymous so students know they will be attributed with anything they write </w:t>
-[...242 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Developed by the </w:t>
+      </w:r>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Refer students to the University of Toronto’s Equity Offices for advice and support if you receive concerns of harassment and discrimination. </w:t>
+        <w:t xml:space="preserve">Equity, Diversity and Inclusion Office </w:t>
       </w:r>
       <w:r w:rsidRPr="007C6D05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offices can be found at </w:t>
-[...11 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">with contributions from the </w:t>
+      </w:r>
       <w:r w:rsidRPr="007C6D05">
-        <w:rPr>
-[...9 lines deleted...]
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="007C6D05">
+        <w:t xml:space="preserve">Office of the Vice-Provost, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">For More Information: </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Seek out further information about how to create an inclusive class environment by contacting the </w:t>
+        <w:t xml:space="preserve">Innovations in Undergraduate Education </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">University of Toronto’s Equity Offices </w:t>
-[...24 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>at the University of Toronto (April 14, 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A3397D" w14:textId="77777777" w:rsidR="00AE3E1E" w:rsidRPr="00F64AC6" w:rsidRDefault="00AE3E1E" w:rsidP="00682E10">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE96FAD" w14:textId="53E31166" w:rsidR="003668F3" w:rsidRPr="00F64AC6" w:rsidRDefault="003668F3" w:rsidP="00682E10">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
-[...64 lines deleted...]
-    <w:p w14:paraId="3E2E0A27" w14:textId="77777777" w:rsidR="00682E10" w:rsidRPr="007C6D05" w:rsidRDefault="00682E10" w:rsidP="00682E10">
+          <w:b/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Source:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B24617" w14:textId="462EABFC" w:rsidR="00682E10" w:rsidRPr="00F64AC6" w:rsidRDefault="00223273" w:rsidP="00682E10">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...106 lines deleted...]
-      <w:hyperlink r:id="rId89" w:history="1">
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId98" w:history="1">
         <w:r w:rsidRPr="00F64AC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           </w:rPr>
           <w:t>https://teaching.utoronto.ca/resources/developing-a-course-syllabus/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21277FCE" w14:textId="77777777" w:rsidR="00223273" w:rsidRPr="00682E10" w:rsidRDefault="00223273" w:rsidP="00682E10">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -17083,144 +17201,128 @@
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC5E14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>At the University of Toronto, we strive to be an equitable and inclusive community, rich with diversity, protecting the human rights of all persons, and based upon understanding and mutual respect for the dignity and worth of every person. We seek to ensure to the greatest extent possible that all students and employees enjoy the opportunity to participate as they see fit in the full range of activities that the University offers, and to achieve their full potential as members of the University community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F8013B8" w14:textId="50E85387" w:rsidR="00D65A34" w:rsidRDefault="001E6B12" w:rsidP="00D65A34">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D65A34" w:rsidRPr="00FC5E14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Our support for equity is grounded in an institution-wide commitment to achieving a working, teaching, and learning environment that is free of discrimination and harassment as defined in the Ontario Human Rights Code. In striving to become an equitable community, we will also work to eliminate, reduce or mitigate the adverse effects of any barriers to full participation in </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> life that we find, including physical, environmental, attitudinal, communication or technological.</w:t>
+        <w:t>Our support for equity is grounded in an institution-wide commitment to achieving a working, teaching, and learning environment that is free of discrimination and harassment as defined in the Ontario Human Rights Code. In striving to become an equitable community, we will also work to eliminate, reduce or mitigate the adverse effects of any barriers to full participation in University life that we find, including physical, environmental, attitudinal, communication or technological.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E68DE47" w14:textId="77777777" w:rsidR="00D65A34" w:rsidRDefault="00D65A34" w:rsidP="00D65A34">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId90" w:history="1">
+      <w:hyperlink r:id="rId99" w:history="1">
         <w:r w:rsidRPr="00BD3963">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://governingcouncil.utoronto.ca/secretariat/policies/equity-diversity-and-excellence-statement-december-14-2006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6823FC71" w14:textId="77777777" w:rsidR="00D65A34" w:rsidRDefault="00D65A34" w:rsidP="00D65A34">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47987329" w14:textId="77777777" w:rsidR="00D65A34" w:rsidRDefault="00D65A34" w:rsidP="00D65A34">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5DC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Anti-Racism and Cultural Diversity Office</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId91" w:history="1">
+      <w:hyperlink r:id="rId100" w:history="1">
         <w:r w:rsidRPr="001622E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://antiracism.utoronto.ca/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E2C983" w14:textId="77777777" w:rsidR="001E6B12" w:rsidRDefault="001E6B12" w:rsidP="00D65A34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -17266,186 +17368,186 @@
     <w:p w14:paraId="4F499DDB" w14:textId="77777777" w:rsidR="00AE4330" w:rsidRPr="00BE5DC1" w:rsidRDefault="00AE4330" w:rsidP="00D65A34">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="422D39EA" w14:textId="77777777" w:rsidR="00D65A34" w:rsidRPr="00BE5DC1" w:rsidRDefault="00D65A34" w:rsidP="00D65A34">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5DC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the Ontario Human Rights Code, no person shall engage in a course of vexatious conduct that is directed at one or more specific individuals, and that is based on the race, ancestry, place of origin, colour, ethnic origin, citizenship, sexual orientation, gender identity, gender expression, age marital status, family status or disability. This includes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C139249" w14:textId="77777777" w:rsidR="00D65A34" w:rsidRPr="00BE5DC1" w:rsidRDefault="00D65A34" w:rsidP="0020759D">
+    <w:p w14:paraId="5C139249" w14:textId="77777777" w:rsidR="00D65A34" w:rsidRPr="00BE5DC1" w:rsidRDefault="00D65A34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5DC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Racial slurs or “jokes” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DFD0E9" w14:textId="77777777" w:rsidR="00D65A34" w:rsidRPr="00BE5DC1" w:rsidRDefault="00D65A34" w:rsidP="0020759D">
+    <w:p w14:paraId="75DFD0E9" w14:textId="77777777" w:rsidR="00D65A34" w:rsidRPr="00BE5DC1" w:rsidRDefault="00D65A34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5DC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Insults due to racial identity </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265E650B" w14:textId="77777777" w:rsidR="00D65A34" w:rsidRPr="00BE5DC1" w:rsidRDefault="00D65A34" w:rsidP="0020759D">
+    <w:p w14:paraId="265E650B" w14:textId="77777777" w:rsidR="00D65A34" w:rsidRPr="00BE5DC1" w:rsidRDefault="00D65A34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5DC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Online posts of cartoons or pictures, in a workplace or school that degrade persons of a particular racial group </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E572E24" w14:textId="77777777" w:rsidR="00D65A34" w:rsidRPr="00BE5DC1" w:rsidRDefault="00D65A34" w:rsidP="0020759D">
+    <w:p w14:paraId="0E572E24" w14:textId="77777777" w:rsidR="00D65A34" w:rsidRPr="00BE5DC1" w:rsidRDefault="00D65A34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5DC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Name-calling due to race, colour, citizenship, place of origin, ancestry, ethnic background or creed </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4191D812" w14:textId="77777777" w:rsidR="00D65A34" w:rsidRDefault="00D65A34" w:rsidP="0020759D">
+    <w:p w14:paraId="4191D812" w14:textId="77777777" w:rsidR="00D65A34" w:rsidRDefault="00D65A34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5DC1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pseudonyms or handles that are inappropriate about ancestry, colour, citizenship, ethnicity, place of origin, race, or religion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131AFED6" w14:textId="77777777" w:rsidR="00D65A34" w:rsidRDefault="00D65A34" w:rsidP="0020759D">
+    <w:p w14:paraId="131AFED6" w14:textId="77777777" w:rsidR="00D65A34" w:rsidRDefault="00D65A34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>For more prohibited grounds for discrimination please visit:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D0B4B2E" w14:textId="517ABB27" w:rsidR="004A7B35" w:rsidRPr="00BE736C" w:rsidRDefault="00D65A34" w:rsidP="00BE736C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId92" w:history="1">
+      <w:hyperlink r:id="rId101" w:history="1">
         <w:r w:rsidRPr="006C1ABE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>http://www.ohrc.on.ca/en/ontario-human-rights-code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC3E4E2" w14:textId="39F96D34" w:rsidR="0043042D" w:rsidRPr="00D65A34" w:rsidRDefault="00D65A34" w:rsidP="00D65A34">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc163559247"/>
       <w:r>
@@ -17671,51 +17773,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="193F6A59" w14:textId="32E73034" w:rsidR="00BE736C" w:rsidRPr="00DC2D27" w:rsidRDefault="00BE736C" w:rsidP="00DC2D27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Access Practices</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1C4A2D" w14:textId="67AABEFF" w:rsidR="00DC2D27" w:rsidRDefault="00DC2D27" w:rsidP="00DC2D27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC2D27">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
@@ -17937,193 +18038,194 @@
       <w:r w:rsidR="00140705">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00140705" w:rsidRPr="00140705">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>ccessible</w:t>
       </w:r>
       <w:r w:rsidR="00140705">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>, including details on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCBC922" w14:textId="2794E5A0" w:rsidR="00140705" w:rsidRPr="00140705" w:rsidRDefault="00140705" w:rsidP="0020759D">
+    <w:p w14:paraId="4CCBC922" w14:textId="2794E5A0" w:rsidR="00140705" w:rsidRPr="00140705" w:rsidRDefault="00140705">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140705">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Mak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00140705">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> your documents and slide decks accessible</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C867655" w14:textId="5EB2CECD" w:rsidR="00140705" w:rsidRPr="00140705" w:rsidRDefault="00140705" w:rsidP="0020759D">
+    <w:p w14:paraId="7C867655" w14:textId="5EB2CECD" w:rsidR="00140705" w:rsidRPr="00140705" w:rsidRDefault="00140705">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140705">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00140705">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> your videos and screencast lectures accessible</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C5F720" w14:textId="035EC7AC" w:rsidR="00140705" w:rsidRPr="00F64AC6" w:rsidRDefault="00140705" w:rsidP="0020759D">
+    <w:p w14:paraId="52C5F720" w14:textId="035EC7AC" w:rsidR="00140705" w:rsidRPr="00F64AC6" w:rsidRDefault="00140705">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Making your Quercus course content accessible</w:t>
       </w:r>
       <w:r w:rsidR="00223273" w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="794FAFE2" w14:textId="079862D3" w:rsidR="00DC2D27" w:rsidRPr="00F64AC6" w:rsidRDefault="00223273" w:rsidP="00DC2D27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId93" w:history="1">
+      <w:hyperlink r:id="rId102" w:history="1">
         <w:r w:rsidRPr="00F64AC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           </w:rPr>
           <w:t>https://teaching.utoronto.ca/resources/continuity-planning-at-u-of-t/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F64AC6">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4851A556" w14:textId="77777777" w:rsidR="00223273" w:rsidRPr="00F64AC6" w:rsidRDefault="00223273" w:rsidP="00DC2D27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284"/>
@@ -18356,69 +18458,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE581CA" w14:textId="4D5B18CA" w:rsidR="00BE736C" w:rsidRPr="00DC2D27" w:rsidRDefault="00BE736C" w:rsidP="00BE736C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE736C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your safety and wellbeing </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> more important than anything going on in class. Please feel free to reach out to me if you need to talk. Any student who faces challenges securing their food or housing or personal safety is urged to contact the OISE's </w:t>
+        <w:t xml:space="preserve">Your safety and wellbeing is more important than anything going on in class. Please feel free to reach out to me if you need to talk. Any student who faces challenges securing their food or housing or personal safety is urged to contact the OISE's </w:t>
       </w:r>
       <w:r w:rsidR="00B32702" w:rsidRPr="00B32702">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Registrar’s Office and Student Experience </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE736C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>for support. Furthermore, please notify me if you are comfortable in doing so. This will enable me to provide any help that I can.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="769E4D5E" w14:textId="77777777" w:rsidR="00961227" w:rsidRPr="00961227" w:rsidRDefault="00961227" w:rsidP="00961227">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
@@ -18456,76 +18540,76 @@
         <w:t xml:space="preserve">What to do if you have an access and/or accommodation issue that you wish to address? </w:t>
       </w:r>
       <w:r w:rsidRPr="00B027A8">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:b/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DC63B8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">The University of Toronto recommends that students register at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94" w:history="1">
+      <w:hyperlink r:id="rId103" w:history="1">
         <w:r w:rsidRPr="00376846">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>Accessibility Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC63B8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0B4CB4"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC63B8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">well in advance of classes to allow for timely arrangements. Located on the 4th Floor at 455 Spadina Avenue, 416-978-8060, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95" w:history="1">
+      <w:hyperlink r:id="rId104" w:history="1">
         <w:r w:rsidRPr="00533EA2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>accessibility.services@utoronto.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320B0BAE" w14:textId="77777777" w:rsidR="00961227" w:rsidRDefault="00961227" w:rsidP="00961227">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -18540,51 +18624,51 @@
     </w:p>
     <w:p w14:paraId="5E6452FE" w14:textId="08DF59D2" w:rsidR="0043042D" w:rsidRDefault="0043042D" w:rsidP="00961227">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0B4CB4"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC63B8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn about your options by consulting the University’s accommodation information: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96" w:history="1">
+      <w:hyperlink r:id="rId105" w:history="1">
         <w:r w:rsidR="006809E1" w:rsidRPr="00E07F39">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://studentlife.utoronto.ca/task/the-five-key-things/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006809E1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CCBE7DA" w14:textId="77777777" w:rsidR="00961227" w:rsidRDefault="00961227" w:rsidP="00961227">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0B4CB4"/>
@@ -18607,51 +18691,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC63B8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">At OISE, if you have questions about accommodations, contact Jeananne Robertson, </w:t>
       </w:r>
       <w:r w:rsidR="00435057" w:rsidRPr="00435057">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Assistant Director, Student Experience &amp; Student Success Counsellor</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC63B8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97" w:history="1">
+      <w:hyperlink r:id="rId106" w:history="1">
         <w:r w:rsidRPr="00376846">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>jt.robertson@utoronto.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC63B8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="094EC0"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC63B8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>416-978-2448; OISE, Room 8-22</w:t>
       </w:r>
       <w:r>
@@ -18730,68 +18814,68 @@
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">There are information screens as you enter OISE’s lobby and wheelchair signs (universal icon of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DC63B8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">access </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC63B8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B3051E6" wp14:editId="0867EEBB">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B3051E6" wp14:editId="443922FE">
             <wp:extent cx="170121" cy="170121"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="25" name="Picture 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98" cstate="print">
+                    <a:blip r:embed="rId107" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="176788" cy="176788"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -18901,51 +18985,50 @@
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>West side of OISE building (left side, facing building from Bloor)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135DBCC2" w14:textId="63B23F17" w:rsidR="008A64EA" w:rsidRPr="008A64EA" w:rsidRDefault="008A64EA" w:rsidP="0020759D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A64EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Subway entrance at the Concourse Level</w:t>
       </w:r>
       <w:r w:rsidR="00DF2CF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>, and parking garage entrances on all levels</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DA50A5" w14:textId="6CBFC10B" w:rsidR="00341AD7" w:rsidRDefault="00341AD7" w:rsidP="0020759D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
@@ -19173,50 +19256,51 @@
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> floor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3F71C7" w14:textId="031140D8" w:rsidR="0043042D" w:rsidRPr="0043042D" w:rsidRDefault="0043042D" w:rsidP="0020759D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043042D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Accessible and gender-neutral washrooms: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B56D4F8" w14:textId="3CD70B65" w:rsidR="0061567E" w:rsidRPr="0061567E" w:rsidRDefault="0061567E" w:rsidP="0061567E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061567E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>OISE Library, ground floor (during library hours, single user)</w:t>
       </w:r>
@@ -19334,102 +19418,86 @@
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">10th Floor, west corridor, near central stairs (multi-user) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59037E11" w14:textId="12E2873E" w:rsidR="0061567E" w:rsidRPr="0061567E" w:rsidRDefault="0061567E" w:rsidP="0061567E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061567E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nexus Lounge, 12th Floor, (during Nexus Lounge availability, </w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Nexus Lounge, 12th Floor, (during Nexus Lounge availability, single-user)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36561B8B" w14:textId="77777777" w:rsidR="0061567E" w:rsidRPr="00961227" w:rsidRDefault="0061567E" w:rsidP="0061567E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1364"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10816DB6" w14:textId="547F348C" w:rsidR="0043041B" w:rsidRDefault="0043042D" w:rsidP="00F2519D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0B4CB4"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC63B8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">List of accessible washrooms campus-wide: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99" w:anchor="!ce/48699?ct/45469,0,48701,48702,48704" w:history="1">
+      <w:hyperlink r:id="rId108" w:anchor="!ce/48699?ct/45469,0,48701,48702,48704" w:history="1">
         <w:r w:rsidR="006809E1" w:rsidRPr="00E07F39">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://map.utoronto.ca/?id=1809#!ce/48699?ct/45469,0,48701,48702,48704</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006809E1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EDBAA0C" w14:textId="7D4D77C0" w:rsidR="00F5662F" w:rsidRPr="00BA6DD0" w:rsidRDefault="00FA75A8" w:rsidP="002B7449">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc163559248"/>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002A1413">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="002B7449">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -19477,51 +19545,51 @@
         <w:rPr>
           <w:rStyle w:val="s1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000545C3">
         <w:rPr>
           <w:rStyle w:val="s1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You may apply for an extension by submitting the</w:t>
       </w:r>
       <w:r w:rsidR="00F64AC6">
         <w:rPr>
           <w:rStyle w:val="s1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100" w:history="1">
+      <w:hyperlink r:id="rId109" w:history="1">
         <w:r w:rsidRPr="009B489C">
           <w:rPr>
             <w:rStyle w:val="s2"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:color w:val="1A1CFF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>course extension form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F64AC6">
         <w:rPr>
           <w:rStyle w:val="s1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000545C3">
         <w:rPr>
           <w:rStyle w:val="s1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -19597,51 +19665,51 @@
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000545C3">
         <w:rPr>
           <w:rStyle w:val="s1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you are unable to complete the required coursework during the extension period, you may apply to your graduate unit for a continuation of the extension. Second coursework extensions must also be considered by SGS. Second coursework extension requests must be made before the expiry date of the first extension period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B27874" w14:textId="77D8F5F5" w:rsidR="00F5662F" w:rsidRPr="000545C3" w:rsidRDefault="00832EA7" w:rsidP="00D67AD1">
       <w:pPr>
         <w:ind w:left="364"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId101" w:history="1">
+      <w:hyperlink r:id="rId110" w:history="1">
         <w:r w:rsidRPr="007B49E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.sgs.utoronto.ca/current-students/registration-enrolment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6AA74B7F" w14:textId="0988741C" w:rsidR="00FC5E14" w:rsidRDefault="009574F5" w:rsidP="00FC5E14">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc163559249"/>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002A1413">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -19655,96 +19723,96 @@
         <w:ind w:left="364"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC5E14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>It is the policy of the University of Toronto to arrange reasonable accommodation of the needs of students who observe religious holy days other than those already accommodated by ordinary scheduling and statutory holidays.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5E14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students have a responsibility to alert members of the teaching staff in a timely fashion to upcoming religious observances and anticipated absences. Instructors will make every reasonable effort to avoid scheduling tests, examinations, or other compulsory activities at these times. If compulsory activities are unavoidable, every reasonable opportunity should be given to these students to make up work that they miss, particularly in courses involving laboratory work. When the scheduling of tests or examinations cannot be avoided, students should </w:t>
+        <w:t>Students have a responsibility to alert members of the teaching staff in a timely fashion to upcoming religious observances and anticipated absences. Instructors will make every reasonable effort to avoid scheduling tests, examinations, or other compulsory activities at these times. If compulsory activities are unavoidable, every reasonable opportunity should be given to these students to make up work that they miss, particularly in courses involving laboratory work. When the scheduling of tests or examinations cannot be avoided, students should be informed of the procedure to be followed to arrange to write at an alternate time.</w:t>
+      </w:r>
+      <w:r w:rsidR="00811288">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5E14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">It is most important that no student be seriously disadvantaged because of their religious observances. However, in the scheduling of academic and other activities, it is also important to ensure that the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5E14">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>be informed of the procedure to be followed to arrange to write at an alternate time.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00811288">
+        <w:t>accommodation of one group does not seriously disadvantage other groups within the University community.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FC5E14">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A6475C" w14:textId="77777777" w:rsidR="009504F3" w:rsidRPr="009504F3" w:rsidRDefault="009504F3" w:rsidP="009504F3">
+      <w:pPr>
+        <w:ind w:left="364"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>It is most important that no student be seriously disadvantaged because of their religious observances. However, in the scheduling of academic and other activities, it is also important to ensure that the accommodation of one group does not seriously disadvantage other groups within the University community.</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="01A6475C" w14:textId="77777777" w:rsidR="009504F3" w:rsidRPr="009504F3" w:rsidRDefault="009504F3" w:rsidP="009504F3">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14871A81" w14:textId="1AF2BC97" w:rsidR="00FC5E14" w:rsidRPr="004B5E9B" w:rsidRDefault="00FC5E14" w:rsidP="00FC5E14">
       <w:pPr>
         <w:ind w:left="364"/>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId102" w:history="1">
+      </w:pPr>
+      <w:hyperlink r:id="rId111" w:history="1">
         <w:r w:rsidRPr="00BD3963">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.viceprovoststudents.utoronto.ca/policies-guidelines/accommodation-religious</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="44AC5639" w14:textId="3A837AA8" w:rsidR="00D65A34" w:rsidRDefault="00D65A34" w:rsidP="00D65A34">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc163559250"/>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002A1413">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>. Safety and Security</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="2274B1D5" w14:textId="1C6CF001" w:rsidR="00D65A34" w:rsidRDefault="00D65A34" w:rsidP="00D65A34">
@@ -19758,81 +19826,81 @@
         <w:t>Community Safety page</w:t>
       </w:r>
       <w:r w:rsidR="00AE4330">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00AE4330" w:rsidRPr="00AE4330">
         <w:t xml:space="preserve">and this SGS page on Resources and Supports, </w:t>
       </w:r>
       <w:r w:rsidR="00AE4330">
         <w:t>below</w:t>
       </w:r>
       <w:r w:rsidR="00AE4330" w:rsidRPr="00AE4330">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BD83F75" w14:textId="3104AF27" w:rsidR="00AE4330" w:rsidRDefault="00AE4330" w:rsidP="00AE4330">
       <w:pPr>
         <w:ind w:left="426"/>
       </w:pPr>
       <w:r>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId103" w:history="1">
+      <w:hyperlink r:id="rId112" w:history="1">
         <w:r w:rsidRPr="00AB03B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.oise.utoronto.ca/home/about/community-safety</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4185103C" w14:textId="2DEE4BBD" w:rsidR="00AE4330" w:rsidRDefault="00AE4330" w:rsidP="00AE4330">
+    <w:p w14:paraId="4185103C" w14:textId="653570B6" w:rsidR="00AE4330" w:rsidRDefault="00AE4330" w:rsidP="00AE4330">
       <w:pPr>
         <w:ind w:left="426"/>
       </w:pPr>
       <w:r>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId104" w:history="1">
-        <w:r w:rsidRPr="00AB03B2">
+      <w:hyperlink r:id="rId113" w:history="1">
+        <w:r w:rsidR="00D91389" w:rsidRPr="00BC5BEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://www.sgs.utoronto.ca/resources-supports</w:t>
+          <w:t>https://www.sgs.utoronto.ca/supports/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00D91389">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1673541D" w14:textId="3FB7E621" w:rsidR="00487A0F" w:rsidRDefault="00487A0F" w:rsidP="00487A0F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="462" w:hanging="462"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc163559251"/>
       <w:r>
         <w:t xml:space="preserve">15. </w:t>
       </w:r>
       <w:r w:rsidRPr="00487A0F">
         <w:t>Mental Health and Wellbeing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="7BD2C979" w14:textId="77777777" w:rsidR="00A03751" w:rsidRDefault="00487A0F" w:rsidP="00487A0F">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00487A0F">
@@ -19853,51 +19921,51 @@
         </w:rPr>
         <w:t>you have free access to programs and services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00487A0F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105" w:tooltip="https://studentlife.utoronto.ca/department/health-wellness/" w:history="1">
+      <w:hyperlink r:id="rId114" w:tooltip="https://studentlife.utoronto.ca/department/health-wellness/" w:history="1">
         <w:r w:rsidRPr="00487A0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>Health &amp; Wellness</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00487A0F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>designed to support your mental</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -19943,51 +20011,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00487A0F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Call the mental health clinic at 416-978-8030 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ext. </w:t>
       </w:r>
       <w:r w:rsidRPr="00487A0F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>5 to book an appointment or visit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106" w:history="1">
+      <w:hyperlink r:id="rId115" w:history="1">
         <w:r w:rsidRPr="00487A0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>uoft.me/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00487A0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>mentalhealthcare</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
@@ -20029,85 +20097,85 @@
       </w:pPr>
       <w:r w:rsidRPr="00487A0F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Resources are also available via the SGS Graduate Wellness</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00487A0F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Portal:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107" w:anchor="health-wellness" w:tooltip="https://www.sgs.utoronto.ca/gradhub/resources-supports/#health-wellness" w:history="1">
+      <w:hyperlink r:id="rId116" w:anchor="health-wellness" w:tooltip="https://www.sgs.utoronto.ca/gradhub/resources-supports/#health-wellness" w:history="1">
         <w:r w:rsidRPr="00487A0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>https://www.sgs.utoronto.ca/gradhub/resources-supports/#health-wellness</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B1C4A01" w14:textId="7E116E88" w:rsidR="00487A0F" w:rsidRPr="00487A0F" w:rsidRDefault="00487A0F" w:rsidP="00487A0F">
       <w:pPr>
         <w:ind w:left="426"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A030CAA" w14:textId="6938B907" w:rsidR="002A1413" w:rsidRDefault="002A1413" w:rsidP="002528AB">
+    <w:p w14:paraId="7A030CAA" w14:textId="737BE464" w:rsidR="002A1413" w:rsidRDefault="002A1413" w:rsidP="002528AB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="462" w:hanging="462"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc163559252"/>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00487A0F">
         <w:t>6</w:t>
       </w:r>
       <w:r>
-        <w:t>. Absence Declaration and Public Health Considerations</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> from University of Toronto and OISE:</w:t>
+        <w:t>. Absence Declaration</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
-      <w:r w:rsidRPr="000A206A">
+      <w:r w:rsidRPr="004B34D3">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FEEA8C0" w14:textId="77777777" w:rsidR="002A1413" w:rsidRPr="002A1413" w:rsidRDefault="002A1413" w:rsidP="002A1413"/>
     <w:p w14:paraId="6209DE0D" w14:textId="77777777" w:rsidR="002A1413" w:rsidRPr="00DB6533" w:rsidRDefault="002A1413" w:rsidP="00693BA3">
       <w:pPr>
         <w:ind w:left="462"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6533">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Absence Declaration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -20203,219 +20271,76 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">your department or OISE’s </w:t>
       </w:r>
       <w:r w:rsidR="00B32702" w:rsidRPr="00B32702">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Registrar’s Office and Student Experience</w:t>
       </w:r>
       <w:r w:rsidRPr="00246A5B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C5B517" w14:textId="77777777" w:rsidR="002A1413" w:rsidRPr="002F77D7" w:rsidRDefault="002A1413" w:rsidP="00693BA3">
+    <w:p w14:paraId="08C5B517" w14:textId="77777777" w:rsidR="002A1413" w:rsidRDefault="002A1413" w:rsidP="00693BA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="462"/>
       </w:pPr>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">For more information on how to use ACORN to declare an absence, please see: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108" w:history="1">
+      <w:hyperlink r:id="rId117" w:history="1">
         <w:r w:rsidRPr="00216D44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://help.acorn.utoronto.ca/blog/ufaqs/how-do-i-declare-an-absence/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C0D932" w14:textId="77777777" w:rsidR="002A1413" w:rsidRDefault="002A1413" w:rsidP="00693BA3">
-      <w:pPr>
+    <w:p w14:paraId="73D7F1C4" w14:textId="77777777" w:rsidR="00721994" w:rsidRPr="002F77D7" w:rsidRDefault="00721994" w:rsidP="00693BA3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="462"/>
       </w:pPr>
-    </w:p>
-[...142 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="735FE7CA" w14:textId="077B0CF9" w:rsidR="002A1413" w:rsidRPr="00D65A34" w:rsidRDefault="002A1413" w:rsidP="002A1413">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc163559253"/>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00487A0F">
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B027A8">
         <w:t>Copyright</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="414C1FAF" w14:textId="77777777" w:rsidR="002A1413" w:rsidRPr="004B5E9B" w:rsidRDefault="002A1413" w:rsidP="002A1413">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
@@ -20460,51 +20385,51 @@
     <w:p w14:paraId="5E85A9A5" w14:textId="3D301C4D" w:rsidR="002A1413" w:rsidRPr="004B5E9B" w:rsidRDefault="002A1413" w:rsidP="002A1413">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="378"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5E9B">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">For guidance on whether or not fair dealing applies to the material you would like to use in your scholarly work, please consult the University of Toronto’s Copyright Fair Dealing Guidelines: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId110" w:history="1">
+      <w:hyperlink r:id="rId118" w:history="1">
         <w:r w:rsidR="00D3623F" w:rsidRPr="00E07F39">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://memos.provost.utoronto.ca/revised-fair-dealing-guidelines-and-copyright-basics-faq-documents/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D3623F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C9F4E2" w14:textId="77777777" w:rsidR="002A1413" w:rsidRPr="004B5E9B" w:rsidRDefault="002A1413" w:rsidP="002A1413">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="378"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
@@ -20513,70 +20438,71 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06C4690F" w14:textId="77777777" w:rsidR="002A1413" w:rsidRDefault="002A1413" w:rsidP="002A1413">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="378"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5E9B">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>You are encouraged to contact your Liaison Librarian (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId111" w:history="1">
+      <w:hyperlink r:id="rId119" w:history="1">
         <w:r w:rsidRPr="004B5E9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>http://oise.library.utoronto.ca/aboutus-staff-directory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004B5E9B">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>) or UTL’s Scholarly Communications and Copyright Office (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId112" w:history="1">
+      <w:hyperlink r:id="rId120" w:history="1">
         <w:r w:rsidRPr="004B5E9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>copyright@library.utoronto.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004B5E9B">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>) for assistance with any copyright questions or issues.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37FF0797" w14:textId="77777777" w:rsidR="002A1413" w:rsidRDefault="002A1413" w:rsidP="002A1413">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
@@ -20894,51 +20820,50 @@
     </w:p>
     <w:p w14:paraId="18B9E508" w14:textId="77777777" w:rsidR="002A1413" w:rsidRDefault="002A1413" w:rsidP="002A1413">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="378"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009504F3">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Course materials prepared by the instructor are considered by the University to be an instructor’s intellectual property covered by the Copyright Act, RSC 1985, c C-42. These materials are made available to you for your own study purposes, and cannot be shared outside of the class or “published” in any way. Lectures, whether in person or online, cannot be recorded without the instructor’s permission. Posting course materials or any recordings you may make to other websites without the express permission of the instructor will constitute copyright infringement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9435BB" w14:textId="4658CDD3" w:rsidR="002A1413" w:rsidRPr="009504F3" w:rsidRDefault="002A1413" w:rsidP="002A1413">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D2FDE53" w14:textId="5AAD5273" w:rsidR="002A1413" w:rsidRPr="00AA5901" w:rsidRDefault="002A1413" w:rsidP="00AA5901">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
@@ -20952,199 +20877,206 @@
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">(Text from </w:t>
       </w:r>
       <w:r w:rsidRPr="00A201B4">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113" w:history="1">
+      <w:hyperlink r:id="rId121" w:history="1">
         <w:r w:rsidRPr="00FD682A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
             <w:i/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>University of Toronto Faculty Association</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002A1413" w:rsidRPr="00AA5901" w:rsidSect="00BA6DD0">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId115"/>
+    <w:sectPr w:rsidR="002A1413" w:rsidRPr="00AA5901" w:rsidSect="00C4059C">
+      <w:footerReference w:type="even" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="690" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1077" w:bottom="692" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F1A6A30" w14:textId="77777777" w:rsidR="00CB1C55" w:rsidRDefault="00CB1C55" w:rsidP="00496526">
+    <w:p w14:paraId="23BB623A" w14:textId="77777777" w:rsidR="003873D4" w:rsidRDefault="003873D4" w:rsidP="00496526">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136893E0" w14:textId="77777777" w:rsidR="00CB1C55" w:rsidRDefault="00CB1C55"/>
+    <w:p w14:paraId="66B4134D" w14:textId="77777777" w:rsidR="003873D4" w:rsidRDefault="003873D4"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76664AFF" w14:textId="77777777" w:rsidR="00CB1C55" w:rsidRDefault="00CB1C55" w:rsidP="00496526">
+    <w:p w14:paraId="54B95882" w14:textId="77777777" w:rsidR="003873D4" w:rsidRDefault="003873D4" w:rsidP="00496526">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5807D4" w14:textId="77777777" w:rsidR="00CB1C55" w:rsidRDefault="00CB1C55"/>
+    <w:p w14:paraId="65855C80" w14:textId="77777777" w:rsidR="003873D4" w:rsidRDefault="003873D4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
+    <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Apple Color Emoji">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="18000000" w:usb2="14000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="SymbolMT">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Apple Color Emoji">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1873108911"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="40FBF453" w14:textId="483D85CF" w:rsidR="004F3183" w:rsidRDefault="004F3183" w:rsidP="0039492F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -21156,51 +21088,51 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="21C5EC03" w14:textId="77777777" w:rsidR="004F3183" w:rsidRDefault="004F3183">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1755785166"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="03E1D3B6" w14:textId="1D068AE6" w:rsidR="004F3183" w:rsidRDefault="004F3183" w:rsidP="0039492F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -21225,72 +21157,72 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="02655105" w14:textId="77777777" w:rsidR="004F3183" w:rsidRDefault="004F3183">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15023520" w14:textId="77777777" w:rsidR="00CB1C55" w:rsidRDefault="00CB1C55" w:rsidP="00496526">
+    <w:p w14:paraId="6FBF875E" w14:textId="77777777" w:rsidR="003873D4" w:rsidRDefault="003873D4" w:rsidP="00496526">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BCD409" w14:textId="77777777" w:rsidR="00CB1C55" w:rsidRDefault="00CB1C55"/>
+    <w:p w14:paraId="21B914EA" w14:textId="77777777" w:rsidR="003873D4" w:rsidRDefault="003873D4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E6A9A34" w14:textId="77777777" w:rsidR="00CB1C55" w:rsidRDefault="00CB1C55" w:rsidP="00496526">
+    <w:p w14:paraId="204F6490" w14:textId="77777777" w:rsidR="003873D4" w:rsidRDefault="003873D4" w:rsidP="00496526">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAAA20C" w14:textId="77777777" w:rsidR="00CB1C55" w:rsidRDefault="00CB1C55"/>
+    <w:p w14:paraId="20D19A97" w14:textId="77777777" w:rsidR="003873D4" w:rsidRDefault="003873D4"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0" w:tplc="00000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000002">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
@@ -21534,156 +21466,165 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00BE3783"/>
+    <w:nsid w:val="00C07BCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6DF24612"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="B2F2839E"/>
+    <w:lvl w:ilvl="0" w:tplc="4C6EAF76">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="5A9BD5"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="038A7008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7584A682"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -23686,276 +23627,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D5C1C8E"/>
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22473863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="697A01CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24052,277 +23767,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AE96C4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7C2C856"/>
     <w:lvl w:ilvl="0" w:tplc="10090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -24367,51 +23856,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C416D32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5400E66"/>
     <w:lvl w:ilvl="0" w:tplc="10090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E82459CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2117" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -24459,51 +23948,173 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5357" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6077" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6797" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EC15F9B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43A68394"/>
+    <w:lvl w:ilvl="0" w:tplc="4C6EAF76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="5A9BD5"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32065B78"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A23C57FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24608,164 +24219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34333CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80C47C8E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24834,51 +24332,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35C50D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E83E1384"/>
     <w:lvl w:ilvl="0" w:tplc="00000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
@@ -24895,590 +24393,1141 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="425A2F8A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FA8BFE8"/>
+    <w:lvl w:ilvl="0" w:tplc="5360E256">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="012E94EA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B7C6D088">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46BE1943"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86669D06"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B1B1D0D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB6C47F8"/>
+    <w:lvl w:ilvl="0" w:tplc="4C6EAF76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="707" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="5A9BD5"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B5E2513"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C85C0036"/>
+    <w:lvl w:ilvl="0" w:tplc="10090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F282FFA"/>
+    <w:nsid w:val="4D5A2CD2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="561E40AA"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DEC132A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D10EC310"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E3B7985"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7CA89A8C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EC477DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="04B0141C"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FF52335"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8AA8C6E2"/>
+    <w:tmpl w:val="D4BE018E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
-    </w:lvl>
-[...385 lines deleted...]
-      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D5A2CD2"/>
+    <w:nsid w:val="54242E6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="561E40AA"/>
+    <w:tmpl w:val="AB24F782"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
@@ -25545,441 +25594,676 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DEC132A"/>
+    <w:nsid w:val="55D16EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D10EC310"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="81BA5C0A"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E3B7985"/>
+    <w:nsid w:val="59734E3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7CA89A8C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="7A9C5380"/>
+    <w:lvl w:ilvl="0" w:tplc="4C6EAF76">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1143" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="5A9BD5"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1863" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2583" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3303" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4023" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4743" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5463" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6183" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6903" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EC477DF"/>
+    <w:nsid w:val="5ABA4A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="04B0141C"/>
-    <w:lvl w:ilvl="0" w:tplc="10090001">
+    <w:tmpl w:val="AAAAB4B4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FF52335"/>
+    <w:nsid w:val="5B01038E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FAA658E2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FCF5384"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0AA2C6C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="600C04C4"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D4BE018E"/>
+    <w:tmpl w:val="E9E21772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
@@ -26032,403 +26316,151 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54242E6D"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60196D33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AB24F782"/>
-[...27 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="0BD89E00"/>
+    <w:lvl w:ilvl="0" w:tplc="10090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1009000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...227 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B01038E"/>
+    <w:nsid w:val="638C3145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FAA658E2"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="C6B6A70E"/>
+    <w:lvl w:ilvl="0" w:tplc="5360E256">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -26485,279 +26517,149 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CA86BD9"/>
+    <w:nsid w:val="6414114E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="81C49F20"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="1AE2BA04"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...59 lines deleted...]
-      </w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FCF5384"/>
-[...112 lines deleted...]
-    <w:nsid w:val="600C04C4"/>
+    <w:nsid w:val="646712D8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E9E21772"/>
+    <w:tmpl w:val="2E1E7B62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -26859,496 +26761,263 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65012504"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DEF019F6"/>
+    <w:lvl w:ilvl="0" w:tplc="4C6EAF76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1067" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="5A9BD5"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1441"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2161"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2881"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3601"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4321"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5041"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5761"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6481"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60196D33"/>
-[...443 lines deleted...]
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65C86B24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D28C9EA"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27417,51 +27086,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68402BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B76EA774"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27530,390 +27199,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71C15773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="510233A2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27982,51 +27312,263 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72696990"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE9C2926"/>
+    <w:lvl w:ilvl="0" w:tplc="E23E1B52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="706"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9D7C2C4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8B826EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B502B23C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="316C7304">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C020FE20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DFDA2906">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4CF22F5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DB226BC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A3B054C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B0E044C"/>
     <w:lvl w:ilvl="0" w:tplc="EABCAAC4">
       <w:start w:val="4"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
@@ -28071,51 +27613,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE41FB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF8ACF16"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28188,756 +27730,838 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1637687643">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1481800910">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="346832508">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1589072774">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="411314553">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="710544559">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="542865966">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1727798441">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="35281693">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="35282853">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1136069443">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1700424431">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="415904888">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1505516713">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="22219663">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2109229426">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="950819194">
+  <w:num w:numId="17" w16cid:durableId="117383729">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1241407449">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1004473532">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="802307290">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1264804230">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1314411585">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1824853699">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1384593677">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2098164082">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1113863326">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="75174009">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="2707171">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="77600803">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="125703711">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="601687408">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="460654389">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="65688471">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1880236062">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1932854082">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1836798384">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="311561485">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1914243200">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1814516848">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1935086011">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1806001253">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1434786444">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="391926867">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="862211858">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1869415407">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1783454712">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1550338129">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1650750563">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="51346465">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1287200128">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="5908427">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1546406782">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="2045784618">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="633025195">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="1198860352">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1098913996">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="977145632">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="117383729">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="58" w16cid:durableId="868031580">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1241407449">
-[...8 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="1264804230">
+  <w:num w:numId="59" w16cid:durableId="250355338">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1314411585">
-[...128 lines deleted...]
-  <w:numIdMacAtCleanup w:val="54"/>
+  <w:numIdMacAtCleanup w:val="59"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="135"/>
   <w:doNotDisplayPageBoundaries/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F5662F"/>
     <w:rsid w:val="000025CE"/>
     <w:rsid w:val="00007627"/>
     <w:rsid w:val="000101E4"/>
     <w:rsid w:val="000121FD"/>
     <w:rsid w:val="0001322F"/>
     <w:rsid w:val="00052B1C"/>
     <w:rsid w:val="00053BC8"/>
     <w:rsid w:val="00055D92"/>
     <w:rsid w:val="0005704E"/>
     <w:rsid w:val="00057F62"/>
     <w:rsid w:val="00075451"/>
     <w:rsid w:val="000755BF"/>
     <w:rsid w:val="0008460F"/>
     <w:rsid w:val="000900D1"/>
     <w:rsid w:val="000A093C"/>
     <w:rsid w:val="000A0AF8"/>
+    <w:rsid w:val="000A0E9E"/>
     <w:rsid w:val="000A206A"/>
     <w:rsid w:val="000A3507"/>
     <w:rsid w:val="000A4E4F"/>
     <w:rsid w:val="000B2B9B"/>
+    <w:rsid w:val="000B3CEC"/>
     <w:rsid w:val="000B40AB"/>
     <w:rsid w:val="000C13A7"/>
     <w:rsid w:val="000C388C"/>
     <w:rsid w:val="000C799F"/>
     <w:rsid w:val="000D190A"/>
+    <w:rsid w:val="000D319E"/>
     <w:rsid w:val="000D6BC6"/>
     <w:rsid w:val="000E6663"/>
     <w:rsid w:val="00104CA0"/>
     <w:rsid w:val="001070E7"/>
+    <w:rsid w:val="00111624"/>
     <w:rsid w:val="001117E4"/>
     <w:rsid w:val="00111CA7"/>
     <w:rsid w:val="00115BA1"/>
     <w:rsid w:val="001215AC"/>
     <w:rsid w:val="00123AB4"/>
     <w:rsid w:val="00123EFA"/>
     <w:rsid w:val="00124B7F"/>
+    <w:rsid w:val="00126EEF"/>
     <w:rsid w:val="001272A3"/>
     <w:rsid w:val="00137B57"/>
     <w:rsid w:val="00140705"/>
+    <w:rsid w:val="00141A34"/>
     <w:rsid w:val="00146841"/>
     <w:rsid w:val="00160264"/>
+    <w:rsid w:val="00161BBD"/>
     <w:rsid w:val="00161D6D"/>
     <w:rsid w:val="00161FE8"/>
     <w:rsid w:val="00164C36"/>
     <w:rsid w:val="00177174"/>
+    <w:rsid w:val="00177EB7"/>
     <w:rsid w:val="00177FEB"/>
     <w:rsid w:val="001A0A9D"/>
     <w:rsid w:val="001A33FF"/>
+    <w:rsid w:val="001C1403"/>
     <w:rsid w:val="001C4EDF"/>
     <w:rsid w:val="001C7B16"/>
     <w:rsid w:val="001D1048"/>
     <w:rsid w:val="001E1A2C"/>
+    <w:rsid w:val="001E3123"/>
     <w:rsid w:val="001E4954"/>
     <w:rsid w:val="001E6B12"/>
     <w:rsid w:val="001E72B9"/>
     <w:rsid w:val="0020759D"/>
+    <w:rsid w:val="0021491E"/>
     <w:rsid w:val="00216455"/>
     <w:rsid w:val="00223273"/>
     <w:rsid w:val="002245E4"/>
     <w:rsid w:val="00225EFB"/>
+    <w:rsid w:val="0023072F"/>
     <w:rsid w:val="002347D3"/>
     <w:rsid w:val="00241396"/>
     <w:rsid w:val="00243962"/>
     <w:rsid w:val="00246A5B"/>
     <w:rsid w:val="002528AB"/>
     <w:rsid w:val="00253E45"/>
+    <w:rsid w:val="0026166E"/>
     <w:rsid w:val="0026507B"/>
+    <w:rsid w:val="0026578E"/>
     <w:rsid w:val="00270E39"/>
     <w:rsid w:val="002731A0"/>
     <w:rsid w:val="002771DF"/>
     <w:rsid w:val="0028518B"/>
     <w:rsid w:val="00286280"/>
     <w:rsid w:val="00297849"/>
     <w:rsid w:val="002A1413"/>
     <w:rsid w:val="002A5DE7"/>
     <w:rsid w:val="002A686C"/>
     <w:rsid w:val="002B17C0"/>
     <w:rsid w:val="002B7449"/>
     <w:rsid w:val="002C0765"/>
     <w:rsid w:val="002D15EE"/>
     <w:rsid w:val="002D1CA5"/>
+    <w:rsid w:val="002D51AC"/>
     <w:rsid w:val="002E29BE"/>
     <w:rsid w:val="002E5FAF"/>
     <w:rsid w:val="002E67F9"/>
     <w:rsid w:val="002F1520"/>
     <w:rsid w:val="002F1ECD"/>
     <w:rsid w:val="002F32D7"/>
+    <w:rsid w:val="002F3382"/>
     <w:rsid w:val="002F54AB"/>
+    <w:rsid w:val="0030169B"/>
     <w:rsid w:val="00311749"/>
+    <w:rsid w:val="00315162"/>
     <w:rsid w:val="003158D9"/>
+    <w:rsid w:val="00317417"/>
     <w:rsid w:val="00321950"/>
     <w:rsid w:val="003303B9"/>
     <w:rsid w:val="003348EF"/>
     <w:rsid w:val="00341AD7"/>
+    <w:rsid w:val="00344556"/>
     <w:rsid w:val="003500FA"/>
     <w:rsid w:val="003565A4"/>
     <w:rsid w:val="003668F3"/>
+    <w:rsid w:val="003674B5"/>
     <w:rsid w:val="00376846"/>
     <w:rsid w:val="00381A5C"/>
+    <w:rsid w:val="003873D4"/>
     <w:rsid w:val="0039492F"/>
     <w:rsid w:val="0039513F"/>
     <w:rsid w:val="003A104A"/>
     <w:rsid w:val="003A58D8"/>
     <w:rsid w:val="003B1301"/>
+    <w:rsid w:val="003B4618"/>
     <w:rsid w:val="003B5B2A"/>
     <w:rsid w:val="003B5BE3"/>
     <w:rsid w:val="003C1DD8"/>
+    <w:rsid w:val="003D23B9"/>
     <w:rsid w:val="003D2E62"/>
     <w:rsid w:val="003D36A2"/>
     <w:rsid w:val="003D7BF6"/>
     <w:rsid w:val="003E4909"/>
     <w:rsid w:val="003E5DEF"/>
     <w:rsid w:val="003E749F"/>
     <w:rsid w:val="004122A1"/>
     <w:rsid w:val="00414764"/>
     <w:rsid w:val="0041586D"/>
     <w:rsid w:val="00426410"/>
     <w:rsid w:val="0043041B"/>
     <w:rsid w:val="0043042D"/>
     <w:rsid w:val="00432914"/>
     <w:rsid w:val="00435057"/>
     <w:rsid w:val="004378AE"/>
     <w:rsid w:val="004439F0"/>
     <w:rsid w:val="00453F47"/>
     <w:rsid w:val="004557F3"/>
     <w:rsid w:val="004615A2"/>
     <w:rsid w:val="00465B33"/>
     <w:rsid w:val="004669E7"/>
     <w:rsid w:val="00475E63"/>
     <w:rsid w:val="00482D41"/>
     <w:rsid w:val="0048658F"/>
     <w:rsid w:val="00487A0F"/>
+    <w:rsid w:val="00491D81"/>
     <w:rsid w:val="00496526"/>
     <w:rsid w:val="004A6AA4"/>
     <w:rsid w:val="004A7B35"/>
+    <w:rsid w:val="004B34D3"/>
     <w:rsid w:val="004B4156"/>
     <w:rsid w:val="004C6349"/>
     <w:rsid w:val="004D3236"/>
+    <w:rsid w:val="004E164E"/>
     <w:rsid w:val="004E16C8"/>
     <w:rsid w:val="004E46F1"/>
     <w:rsid w:val="004F3183"/>
     <w:rsid w:val="004F3224"/>
     <w:rsid w:val="004F5F6D"/>
     <w:rsid w:val="004F7C83"/>
     <w:rsid w:val="004F7E75"/>
     <w:rsid w:val="005013B0"/>
     <w:rsid w:val="005066FC"/>
     <w:rsid w:val="00510B28"/>
     <w:rsid w:val="00522894"/>
+    <w:rsid w:val="00523284"/>
     <w:rsid w:val="00533CF4"/>
+    <w:rsid w:val="00534CD3"/>
     <w:rsid w:val="005427FC"/>
     <w:rsid w:val="0054407C"/>
     <w:rsid w:val="00544DA3"/>
     <w:rsid w:val="00545472"/>
     <w:rsid w:val="00546B7D"/>
+    <w:rsid w:val="00547331"/>
+    <w:rsid w:val="00561F64"/>
+    <w:rsid w:val="00562125"/>
     <w:rsid w:val="005704A6"/>
     <w:rsid w:val="005756BA"/>
     <w:rsid w:val="00585EFA"/>
     <w:rsid w:val="00586832"/>
+    <w:rsid w:val="005911AD"/>
     <w:rsid w:val="005946BE"/>
     <w:rsid w:val="0059579F"/>
+    <w:rsid w:val="00597F87"/>
     <w:rsid w:val="005A052B"/>
+    <w:rsid w:val="005A176E"/>
     <w:rsid w:val="005A4360"/>
     <w:rsid w:val="005A7E35"/>
     <w:rsid w:val="005B2A40"/>
     <w:rsid w:val="005B42B6"/>
     <w:rsid w:val="005C493D"/>
     <w:rsid w:val="005D0F64"/>
     <w:rsid w:val="005D1F13"/>
+    <w:rsid w:val="005D51B2"/>
     <w:rsid w:val="005D5BA4"/>
     <w:rsid w:val="005D6D6A"/>
     <w:rsid w:val="005E23DC"/>
     <w:rsid w:val="005E74CB"/>
     <w:rsid w:val="005F7E74"/>
+    <w:rsid w:val="0061167A"/>
     <w:rsid w:val="0061567E"/>
     <w:rsid w:val="006202FE"/>
     <w:rsid w:val="006243F5"/>
     <w:rsid w:val="00624486"/>
     <w:rsid w:val="0063690A"/>
     <w:rsid w:val="00637476"/>
+    <w:rsid w:val="006416AC"/>
     <w:rsid w:val="00641992"/>
+    <w:rsid w:val="006421AB"/>
     <w:rsid w:val="00646015"/>
     <w:rsid w:val="00646891"/>
     <w:rsid w:val="00651C3B"/>
     <w:rsid w:val="00654F60"/>
     <w:rsid w:val="00662651"/>
     <w:rsid w:val="006809E1"/>
     <w:rsid w:val="00682E10"/>
     <w:rsid w:val="00682FD2"/>
+    <w:rsid w:val="00690889"/>
     <w:rsid w:val="00693BA3"/>
+    <w:rsid w:val="006951C9"/>
     <w:rsid w:val="006A5B66"/>
     <w:rsid w:val="006D51A6"/>
     <w:rsid w:val="006E70C3"/>
+    <w:rsid w:val="006F4915"/>
     <w:rsid w:val="006F739F"/>
     <w:rsid w:val="00710B8D"/>
     <w:rsid w:val="0071188B"/>
     <w:rsid w:val="0071390C"/>
+    <w:rsid w:val="00721994"/>
     <w:rsid w:val="00730440"/>
     <w:rsid w:val="007354B5"/>
     <w:rsid w:val="0074108C"/>
     <w:rsid w:val="00742970"/>
+    <w:rsid w:val="00747CF0"/>
     <w:rsid w:val="00751033"/>
     <w:rsid w:val="0075141B"/>
     <w:rsid w:val="0075188F"/>
     <w:rsid w:val="00757992"/>
     <w:rsid w:val="00767184"/>
     <w:rsid w:val="00780671"/>
     <w:rsid w:val="007A060A"/>
     <w:rsid w:val="007A11A5"/>
     <w:rsid w:val="007A2B68"/>
     <w:rsid w:val="007A4B3A"/>
     <w:rsid w:val="007A665A"/>
     <w:rsid w:val="007B3048"/>
     <w:rsid w:val="007C1F6A"/>
     <w:rsid w:val="007C5129"/>
     <w:rsid w:val="007C63AE"/>
     <w:rsid w:val="007C6D05"/>
     <w:rsid w:val="007D14A0"/>
     <w:rsid w:val="007E571B"/>
     <w:rsid w:val="007F138C"/>
+    <w:rsid w:val="007F27AA"/>
     <w:rsid w:val="007F35CA"/>
     <w:rsid w:val="007F53C6"/>
     <w:rsid w:val="00800EDE"/>
     <w:rsid w:val="00807123"/>
     <w:rsid w:val="00811288"/>
+    <w:rsid w:val="00814322"/>
+    <w:rsid w:val="0081649F"/>
+    <w:rsid w:val="00816C48"/>
     <w:rsid w:val="00817F18"/>
     <w:rsid w:val="00827503"/>
+    <w:rsid w:val="0082777B"/>
     <w:rsid w:val="00832462"/>
     <w:rsid w:val="00832EA7"/>
     <w:rsid w:val="00833064"/>
     <w:rsid w:val="00833412"/>
     <w:rsid w:val="008345FC"/>
     <w:rsid w:val="008376A2"/>
     <w:rsid w:val="00845776"/>
     <w:rsid w:val="00855233"/>
     <w:rsid w:val="0086021D"/>
+    <w:rsid w:val="00862189"/>
     <w:rsid w:val="00864E31"/>
     <w:rsid w:val="008802CC"/>
     <w:rsid w:val="008817D4"/>
     <w:rsid w:val="00885D1D"/>
     <w:rsid w:val="00892EFE"/>
     <w:rsid w:val="00893235"/>
+    <w:rsid w:val="008978AB"/>
     <w:rsid w:val="008A0D8A"/>
     <w:rsid w:val="008A1E68"/>
     <w:rsid w:val="008A27CB"/>
     <w:rsid w:val="008A2C23"/>
     <w:rsid w:val="008A64EA"/>
     <w:rsid w:val="008B14A3"/>
     <w:rsid w:val="008B3826"/>
+    <w:rsid w:val="008C0C35"/>
     <w:rsid w:val="008C10C9"/>
     <w:rsid w:val="008C70FF"/>
     <w:rsid w:val="008C7DA5"/>
     <w:rsid w:val="008D4B56"/>
     <w:rsid w:val="008D65AA"/>
+    <w:rsid w:val="008E507A"/>
     <w:rsid w:val="008F5BAB"/>
     <w:rsid w:val="00902B4D"/>
+    <w:rsid w:val="00905425"/>
+    <w:rsid w:val="00905B00"/>
     <w:rsid w:val="00910A14"/>
     <w:rsid w:val="00913294"/>
     <w:rsid w:val="00913E07"/>
     <w:rsid w:val="00914F40"/>
     <w:rsid w:val="009152B0"/>
     <w:rsid w:val="0091613D"/>
     <w:rsid w:val="009312A5"/>
+    <w:rsid w:val="00934144"/>
     <w:rsid w:val="00934F06"/>
     <w:rsid w:val="00935C1A"/>
     <w:rsid w:val="00940094"/>
     <w:rsid w:val="009504F3"/>
+    <w:rsid w:val="00955D44"/>
     <w:rsid w:val="009574F5"/>
     <w:rsid w:val="00961227"/>
     <w:rsid w:val="00964C6B"/>
     <w:rsid w:val="009676D3"/>
     <w:rsid w:val="009733D2"/>
+    <w:rsid w:val="0097404E"/>
     <w:rsid w:val="00974B71"/>
     <w:rsid w:val="00974C2F"/>
     <w:rsid w:val="0098001D"/>
     <w:rsid w:val="00981356"/>
     <w:rsid w:val="00983D1F"/>
     <w:rsid w:val="0098571D"/>
     <w:rsid w:val="009B489C"/>
     <w:rsid w:val="009B506D"/>
     <w:rsid w:val="009C76B5"/>
     <w:rsid w:val="009D1708"/>
     <w:rsid w:val="009D440B"/>
     <w:rsid w:val="009E294D"/>
     <w:rsid w:val="009E47BD"/>
     <w:rsid w:val="009E5C33"/>
     <w:rsid w:val="009F08AC"/>
     <w:rsid w:val="00A00EDD"/>
     <w:rsid w:val="00A020B5"/>
+    <w:rsid w:val="00A028A1"/>
     <w:rsid w:val="00A03751"/>
     <w:rsid w:val="00A04CB1"/>
     <w:rsid w:val="00A15702"/>
     <w:rsid w:val="00A164B1"/>
     <w:rsid w:val="00A201B4"/>
     <w:rsid w:val="00A21FCD"/>
     <w:rsid w:val="00A26839"/>
+    <w:rsid w:val="00A31408"/>
     <w:rsid w:val="00A411B0"/>
     <w:rsid w:val="00A41521"/>
     <w:rsid w:val="00A41F9A"/>
     <w:rsid w:val="00A538F1"/>
+    <w:rsid w:val="00A54273"/>
     <w:rsid w:val="00A76D7E"/>
     <w:rsid w:val="00AA2B4F"/>
     <w:rsid w:val="00AA5901"/>
     <w:rsid w:val="00AB2824"/>
+    <w:rsid w:val="00AB2A4E"/>
     <w:rsid w:val="00AC6E8C"/>
     <w:rsid w:val="00AD36B7"/>
     <w:rsid w:val="00AE3E1E"/>
     <w:rsid w:val="00AE4330"/>
     <w:rsid w:val="00AE5B75"/>
     <w:rsid w:val="00AE6057"/>
     <w:rsid w:val="00AF6364"/>
     <w:rsid w:val="00AF6630"/>
     <w:rsid w:val="00AF6E2F"/>
+    <w:rsid w:val="00B00C6D"/>
+    <w:rsid w:val="00B022B9"/>
     <w:rsid w:val="00B027A8"/>
     <w:rsid w:val="00B0453C"/>
     <w:rsid w:val="00B22B6E"/>
     <w:rsid w:val="00B25709"/>
     <w:rsid w:val="00B31274"/>
     <w:rsid w:val="00B32702"/>
     <w:rsid w:val="00B40AB4"/>
     <w:rsid w:val="00B51093"/>
     <w:rsid w:val="00B57BAF"/>
     <w:rsid w:val="00B60915"/>
     <w:rsid w:val="00B609F1"/>
     <w:rsid w:val="00B61306"/>
     <w:rsid w:val="00B61749"/>
     <w:rsid w:val="00B641DD"/>
     <w:rsid w:val="00B67B39"/>
     <w:rsid w:val="00B708E0"/>
     <w:rsid w:val="00B72BB7"/>
     <w:rsid w:val="00B74021"/>
     <w:rsid w:val="00B75D18"/>
     <w:rsid w:val="00B841BA"/>
     <w:rsid w:val="00B96778"/>
     <w:rsid w:val="00B97303"/>
     <w:rsid w:val="00BA6DD0"/>
+    <w:rsid w:val="00BB1AC1"/>
     <w:rsid w:val="00BB1F3F"/>
     <w:rsid w:val="00BB54E4"/>
     <w:rsid w:val="00BB6739"/>
     <w:rsid w:val="00BC1A7F"/>
     <w:rsid w:val="00BC39AA"/>
     <w:rsid w:val="00BC4FBF"/>
+    <w:rsid w:val="00BC5BEB"/>
     <w:rsid w:val="00BC6FC6"/>
     <w:rsid w:val="00BD0082"/>
     <w:rsid w:val="00BE12AC"/>
     <w:rsid w:val="00BE5DC1"/>
     <w:rsid w:val="00BE736C"/>
     <w:rsid w:val="00BF0DCF"/>
+    <w:rsid w:val="00BF262B"/>
     <w:rsid w:val="00BF5908"/>
     <w:rsid w:val="00C037D7"/>
     <w:rsid w:val="00C06D30"/>
+    <w:rsid w:val="00C119AE"/>
     <w:rsid w:val="00C169AC"/>
     <w:rsid w:val="00C17B42"/>
     <w:rsid w:val="00C32DB7"/>
     <w:rsid w:val="00C3413B"/>
+    <w:rsid w:val="00C4059C"/>
     <w:rsid w:val="00C42ACC"/>
     <w:rsid w:val="00C44FD8"/>
     <w:rsid w:val="00C52731"/>
     <w:rsid w:val="00C61013"/>
     <w:rsid w:val="00C640CD"/>
+    <w:rsid w:val="00C713E7"/>
     <w:rsid w:val="00C8596D"/>
     <w:rsid w:val="00CA551C"/>
+    <w:rsid w:val="00CA7BC5"/>
     <w:rsid w:val="00CB1C55"/>
     <w:rsid w:val="00CB4382"/>
+    <w:rsid w:val="00CB55B4"/>
     <w:rsid w:val="00CB7847"/>
     <w:rsid w:val="00CB7EA3"/>
     <w:rsid w:val="00CC7290"/>
     <w:rsid w:val="00CD054E"/>
     <w:rsid w:val="00CD3D4A"/>
     <w:rsid w:val="00CD7A5D"/>
+    <w:rsid w:val="00CE111B"/>
     <w:rsid w:val="00CE6742"/>
     <w:rsid w:val="00D009D6"/>
     <w:rsid w:val="00D17AD0"/>
+    <w:rsid w:val="00D2341A"/>
     <w:rsid w:val="00D23FF8"/>
     <w:rsid w:val="00D24FB0"/>
     <w:rsid w:val="00D312D1"/>
+    <w:rsid w:val="00D33BD0"/>
     <w:rsid w:val="00D3623F"/>
+    <w:rsid w:val="00D43968"/>
+    <w:rsid w:val="00D46286"/>
+    <w:rsid w:val="00D55826"/>
+    <w:rsid w:val="00D57554"/>
     <w:rsid w:val="00D5780E"/>
     <w:rsid w:val="00D60430"/>
+    <w:rsid w:val="00D63A74"/>
     <w:rsid w:val="00D65A34"/>
     <w:rsid w:val="00D67AD1"/>
     <w:rsid w:val="00D73113"/>
     <w:rsid w:val="00D74028"/>
     <w:rsid w:val="00D7440E"/>
     <w:rsid w:val="00D771B2"/>
     <w:rsid w:val="00D7777D"/>
+    <w:rsid w:val="00D91389"/>
     <w:rsid w:val="00D93DEF"/>
     <w:rsid w:val="00D970C6"/>
+    <w:rsid w:val="00DA0205"/>
+    <w:rsid w:val="00DA051E"/>
     <w:rsid w:val="00DB6533"/>
     <w:rsid w:val="00DC2213"/>
     <w:rsid w:val="00DC2D27"/>
     <w:rsid w:val="00DC581C"/>
     <w:rsid w:val="00DD6C84"/>
     <w:rsid w:val="00DE01F9"/>
     <w:rsid w:val="00DE265C"/>
     <w:rsid w:val="00DE3208"/>
     <w:rsid w:val="00DE5FC5"/>
     <w:rsid w:val="00DF093F"/>
     <w:rsid w:val="00DF2CF3"/>
+    <w:rsid w:val="00DF78B6"/>
     <w:rsid w:val="00E01719"/>
     <w:rsid w:val="00E12D24"/>
     <w:rsid w:val="00E32856"/>
     <w:rsid w:val="00E346A6"/>
     <w:rsid w:val="00E40D9C"/>
     <w:rsid w:val="00E575C4"/>
     <w:rsid w:val="00E61FAF"/>
     <w:rsid w:val="00E62494"/>
+    <w:rsid w:val="00E639B5"/>
     <w:rsid w:val="00E6570E"/>
     <w:rsid w:val="00E65E29"/>
+    <w:rsid w:val="00E72E9A"/>
     <w:rsid w:val="00E77175"/>
     <w:rsid w:val="00E86598"/>
+    <w:rsid w:val="00E937CA"/>
+    <w:rsid w:val="00EA33AC"/>
     <w:rsid w:val="00EB22F1"/>
     <w:rsid w:val="00EB3317"/>
     <w:rsid w:val="00EC0F40"/>
     <w:rsid w:val="00EC61FC"/>
     <w:rsid w:val="00EC72B5"/>
     <w:rsid w:val="00ED253C"/>
     <w:rsid w:val="00ED27EF"/>
     <w:rsid w:val="00ED46E3"/>
+    <w:rsid w:val="00ED4996"/>
+    <w:rsid w:val="00ED73A7"/>
     <w:rsid w:val="00EE3A10"/>
     <w:rsid w:val="00EF16D7"/>
+    <w:rsid w:val="00F0022D"/>
     <w:rsid w:val="00F16531"/>
+    <w:rsid w:val="00F2347C"/>
     <w:rsid w:val="00F2519D"/>
     <w:rsid w:val="00F37FA2"/>
     <w:rsid w:val="00F424FC"/>
     <w:rsid w:val="00F440B9"/>
     <w:rsid w:val="00F44AD7"/>
     <w:rsid w:val="00F463A9"/>
+    <w:rsid w:val="00F5204F"/>
+    <w:rsid w:val="00F55929"/>
     <w:rsid w:val="00F5662F"/>
     <w:rsid w:val="00F60928"/>
+    <w:rsid w:val="00F6431B"/>
     <w:rsid w:val="00F64AC6"/>
     <w:rsid w:val="00F65A45"/>
+    <w:rsid w:val="00F66280"/>
     <w:rsid w:val="00F66E19"/>
     <w:rsid w:val="00F67576"/>
     <w:rsid w:val="00F70BA8"/>
     <w:rsid w:val="00F74CB8"/>
     <w:rsid w:val="00F76739"/>
     <w:rsid w:val="00F83820"/>
     <w:rsid w:val="00FA101B"/>
     <w:rsid w:val="00FA2C6F"/>
+    <w:rsid w:val="00FA3401"/>
     <w:rsid w:val="00FA402C"/>
+    <w:rsid w:val="00FA4ADB"/>
     <w:rsid w:val="00FA75A8"/>
     <w:rsid w:val="00FB06A9"/>
+    <w:rsid w:val="00FB5542"/>
     <w:rsid w:val="00FB6348"/>
     <w:rsid w:val="00FC5E14"/>
     <w:rsid w:val="00FD112E"/>
     <w:rsid w:val="00FD682A"/>
     <w:rsid w:val="00FE472E"/>
     <w:rsid w:val="00FF4097"/>
     <w:rsid w:val="00FF52B9"/>
     <w:rsid w:val="00FF6690"/>
+    <w:rsid w:val="00FF683D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A43377C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -29717,55 +29341,76 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00241396"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005066FC"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF262B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BF262B"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="405080200">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="507792278">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -30080,51 +29725,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2113553071">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepper.oise.utoronto.ca/Signin.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/7P0Plf7pcIg?t=21" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utorid.utoronto.ca/cgi-bin/utorid/activate.pl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgs.utoronto.ca/wp-content/uploads/sites/253/2020/04/Guide-to-Working-From-Home-for-Graduate_Postdoctoral-Researchers.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.academicintegrity.utoronto.ca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/consultations/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://implicit.harvard.edu/implicit/canada/takeatest.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/developing-a-course-syllabus/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:copyright@library.utoronto.ca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oise.help@utoronto.ca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgs.utoronto.ca/gradhub/resources-supports/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/Pages/ResponsePage.aspx?id=JsKqeAMvTUuQN7RtVsVSEC-XmAaMZqVKtBKmCBXti9hUQzRSMTNMS0hCSlREVDhCWUxFNTQ3VU5URCQlQCN0PWcu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://q.utoronto.ca/courses/46670/pages/assessments" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utorid.utoronto.ca/cgi-bin/utorid/verify.pl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uoft.me/SEPassport" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oise.library.utoronto.ca/aboutus-staff-directory" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/generative-artificial-intelligence-in-the-classroom/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://governingcouncil.utoronto.ca/system/files/2022-02/10935_Sexual-Violence-Companion-Guide-AODA.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viceprovoststudents.utoronto.ca/policies-guidelines/accommodation-religious" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://governingcouncil.utoronto.ca/secretariat/policies/equity-diversity-and-excellence-statement-december-14-2006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accessibility.services@utoronto.ca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepper.oise.utoronto.ca/Signin.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/KUA7LNYH2fg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utorid.utoronto.ca/cgi-bin/utorid/verify.pl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://governingcouncil.utoronto.ca/secretariat/policies/grading-practices-policy-university-assessment-and-january-26-2012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.academicintegrity.utoronto.ca/perils-and-pitfalls" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/plagiarism-detection/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sendy.utfa.org/w/stg4WwyZZAkNT4oYqyFW9g/5T763II892PxGxIuYsnUruQ892nw/jaqz763KacpCukLLsIwcmuKw" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://equity.hrandequity.utoronto.ca/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://equity.hrandequity.utoronto.ca/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oise.utoronto.ca/educationcommons/services/quercus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepper.oise.utoronto.ca/Signin.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://community.canvaslms.com/docs/DOC-12790" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/nXVM0O7uM7U" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://governingcouncil.utoronto.ca/secretariat/policies/grading-practices-policy-university-assessment-and-january-26-2012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oise.utoronto.ca/home/about/community-safety" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.acorn.utoronto.ca/blog/ufaqs/how-do-i-declare-an-absence/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uoft.me/writingcentres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uoft.me/pdt-faq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgs.utoronto.ca/about/guidance-on-the-use-of-generative-artificial-intelligence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://antiracism.utoronto.ca/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentlife.utoronto.ca/task/the-five-key-things/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/KUA7LNYH2fg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim.hewitt@utoronto.ca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/guidance-for-potential-risks-in-remote-teaching/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oiseonline.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utorid.utoronto.ca/cgi-bin/utorid/activate.pl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oiseonline.org/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oise.utoronto.ca/skillshub/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/hD8r4q0rTd4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advice.writing.utoronto.ca/using-sources/how-not-to-plagiarize" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/tools-beyond-quercus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://governingcouncil.utoronto.ca/secretariat/policies/sexual-violence-and-sexual-harassment-policy-december-12-2019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tatp.utoronto.ca/teaching-toolkit/equity-diversity-and-inclusion/community-agreements/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://people.utoronto.ca/inclusion/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentlife.utoronto.ca/department/accessibility-services/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://map.utoronto.ca/?id=1809" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sgs.utoronto.ca/current-students/registration-enrolment" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oise.utoronto.ca/home/registrar-students/policies-publications" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/continuity-planning-at-u-of-t/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim.hewitt@utoronto.ca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=7P0Plf7pcIg&amp;feature=youtu.be" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://covid-19.ontario.ca/self-assessment/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://q.utoronto.ca/courses/46670/files/1491305/download?verifier=kUM7zAdKmQrC2xzxi8ERKT5jrhFgSG6eVngjOUyg&amp;wrap=1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onesearch.library.utoronto.ca/copyright/course-readings-and-reserves-support" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oise.utoronto.ca/current-students/ossc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rafael.eskenazi@utoronto.ca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jt.robertson@utoronto.ca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgs.utoronto.ca/resources-supports" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doug.ullrich@utoronto.ca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viceprovostundergrad.utoronto.ca/strategic-priorities/digital-learning/special-initiative-artificial-intelligence/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ohrc.on.ca/en/ontario-human-rights-code" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://q.utoronto.ca/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim.hewitt@utoronto.ca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim.hewitt@utoronto.ca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgs.utoronto.ca/wp-content/uploads/sites/253/2020/04/Strategies-for-Graduate-Mentoring-and-Supervision-at-a-Distance.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.writing.utoronto.ca/advice/using-sources/documentation" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://governingcouncil.utoronto.ca/secretariat/policies/religious-observances-policy-scheduling-classes-and-examinations-and-other" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memos.provost.utoronto.ca/revised-fair-dealing-guidelines-and-copyright-basics-faq-documents/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/continuity-planning-at-u-of-t/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://governingcouncil.utoronto.ca/secretariat/policies/code-student-conduct-december-13-2019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepper.oise.utoronto.ca/Signin.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uoft.me/qsupport" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://q.utoronto.ca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oise.library.utoronto.ca/research-consultations" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/guidance-for-potential-risks-in-remote-teaching/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgs.utoronto.ca/current-students/student-forms-letter-requests/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentlife.utoronto.ca/department/health-wellness/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oise.utoronto.ca/oise/Programs/OISE_Course_Outline_Template.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ontario.ca/laws/regulation/r11191%20&#8232;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://style.mla.org/citing-generative-ai/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/continuity-planning-at-u-of-t/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim.hewitt@utoronto.ca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgs.utoronto.ca/gradhub/resources-supports/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/academic-integrity-and-the-role-of-the-instructor/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/4vKvzP0cvJo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://q.utoronto.ca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.governingcouncil.utoronto.ca/policies/behaveac.htm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediabank.utoronto.ca/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://governingcouncil.utoronto.ca/secretariat/policies/equity-diversity-and-excellence-statement-december-14-2006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oise.library.utoronto.ca/aboutus-staff-directory" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insidehighered.com/advice/2021/03/03/why-its-wrong-require-students-keep-their-cameras-online-classes-opinion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utorid.utoronto.ca/cgi-bin/utorid/activate.pl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.utoronto.ca/ask-librarian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uoft.me/mentalhealthcare" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepper.oise.utoronto.ca/Signin.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.acorn.utoronto.ca/blog/ufaqs/how-do-i-declare-an-absence/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/7P0Plf7pcIg?t=21" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utorid.utoronto.ca/cgi-bin/utorid/activate.pl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgs.utoronto.ca/wp-content/uploads/2020/04/Strategies-for-Graduate-Mentoring-and-Supervision-at-a-Distance.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.academicintegrity.utoronto.ca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/consultations/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guides.library.utoronto.ca/c.php?g=251103&amp;p=5296636" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://equity.hrandequity.utoronto.ca/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oise.utoronto.ca/home/about/community-safety" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oise.help@utoronto.ca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/Pages/ResponsePage.aspx?id=JsKqeAMvTUuQN7RtVsVSEC-XmAaMZqVKtBKmCBXti9hUQzRSMTNMS0hCSlREVDhCWUxFNTQ3VU5URCQlQCN0PWcu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://q.utoronto.ca/courses/46670/pages/assessments" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utorid.utoronto.ca/cgi-bin/utorid/verify.pl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uoft.me/SEPassport" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.utoronto.ca/staff?department=OISE%20Library" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/tool-guides/microsoft-copilot/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/tools-beyond-quercus/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/continuity-planning-at-u-of-t/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tatp.utoronto.ca/teaching-toolkit/equity-diversity-and-inclusion/community-agreements/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://people.utoronto.ca/inclusion/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepper.oise.utoronto.ca/Signin.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/KUA7LNYH2fg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utorid.utoronto.ca/cgi-bin/utorid/verify.pl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://governingcouncil.utoronto.ca/secretariat/policies/grading-practices-policy-university-assessment-and" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.academicintegrity.utoronto.ca/perils-and-pitfalls" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/plagiarism-detection/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgs.utoronto.ca/supports/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memos.provost.utoronto.ca/revised-fair-dealing-guidelines-and-copyright-basics-faq-documents/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/tools-beyond-quercus/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rafael.eskenazi@utoronto.ca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oise.utoronto.ca/educationcommons/services/quercus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepper.oise.utoronto.ca/Signin.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://community.canvaslms.com/docs/DOC-12790" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/nXVM0O7uM7U" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://governingcouncil.utoronto.ca/secretariat/policies/grading-practices-policy-university-assessment-and" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentlife.utoronto.ca/department/accessibility-services/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://map.utoronto.ca/?id=1809" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uoft.me/writingcentres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uoft.me/pdt-faq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/tool-guides/microsoft-copilot/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://governingcouncil.utoronto.ca/secretariat/policies/code-student-conduct-december-13-2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://governingcouncil.utoronto.ca/secretariat/policies/religious-observances-policy-scheduling-classes-and-examinations-and-other" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/KUA7LNYH2fg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim.hewitt@utoronto.ca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/guidance-for-potential-risks-in-remote-teaching/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentlife.utoronto.ca/department/health-wellness/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oise.library.utoronto.ca/aboutus-staff-directory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oise.utoronto.ca/oiseonline" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/how-to-hold-a-vote-to-modify-methods-of-evaluation/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advice.writing.utoronto.ca/using-sources/how-not-to-plagiarize" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/generative-artificial-intelligence-in-the-classroom/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/guidance-for-potential-risks-in-remote-teaching/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/continuity-planning-at-u-of-t/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim.hewitt@utoronto.ca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=7P0Plf7pcIg&amp;feature=youtu.be" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgs.utoronto.ca/current-students/student-forms-letter-requests/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://q.utoronto.ca/courses/46670/files/1491305/download?verifier=kUM7zAdKmQrC2xzxi8ERKT5jrhFgSG6eVngjOUyg&amp;wrap=1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onesearch.library.utoronto.ca/copyright/course-readings-and-reserves-support" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oise.utoronto.ca/current-students/ossc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/tool-guides/microsoft-copilot/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://governingcouncil.utoronto.ca/secretariat/policies/equity-diversity-and-excellence-statement-december-14-2006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accessibility.services@utoronto.ca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:copyright@library.utoronto.ca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doug.ullrich@utoronto.ca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viceprovostundergrad.utoronto.ca/16072-2/teaching-initiatives/generative-artificial-intelligence/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediabank.utoronto.ca/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://q.utoronto.ca/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim.hewitt@utoronto.ca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim.hewitt@utoronto.ca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgs.utoronto.ca/wp-content/uploads/2020/04/Guide-to-Working-From-Home-for-Graduate_Postdoctoral-Researchers.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.writing.utoronto.ca/advice/using-sources/documentation" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://governingcouncil.utoronto.ca/secretariat/policies/sexual-violence-and-sexual-harassment-policy-december-12-2019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sgs.utoronto.ca/current-students/registration-enrolment" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uoft.me/mentalhealthcare" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/continuity-planning-at-u-of-t/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgs.utoronto.ca/about/guidance-on-the-use-of-generative-artificial-intelligence" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepper.oise.utoronto.ca/Signin.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uoft.me/qsupport" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://q.utoronto.ca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oise.library.utoronto.ca/research-consultations" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/tool-guides/microsoft-copilot/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://antiracism.utoronto.ca/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentlife.utoronto.ca/task/the-five-key-things/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oise.utoronto.ca/faculty-staff/courseoutlineexplorer-faq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ontario.ca/laws/regulation/r11191%20&#8232;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viceprovostundergrad.utoronto.ca/16072-2/teaching-initiatives/generative-artificial-intelligence/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://implicit.harvard.edu/implicit/canada/takeatest.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/developing-a-course-syllabus/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sendy.utfa.org/w/stg4WwyZZAkNT4oYqyFW9g/5T763II892PxGxIuYsnUruQ892nw/jaqz763KacpCukLLsIwcmuKw" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim.hewitt@utoronto.ca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgs.utoronto.ca/gradhub/resources-supports/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/academic-integrity-and-the-role-of-the-instructor/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgs.utoronto.ca/gradhub/resources-supports/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/4vKvzP0cvJo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://q.utoronto.ca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.governingcouncil.utoronto.ca/policies/behaveac.htm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guides.library.utoronto.ca/c.php?g=251103&amp;p=5296636" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://governingcouncil.utoronto.ca/system/files/2022-02/10935_Sexual-Violence-Companion-Guide-AODA.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viceprovoststudents.utoronto.ca/policies-guidelines/accommodation-religious" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insidehighered.com/advice/2021/03/03/why-its-wrong-require-students-keep-their-cameras-online-classes-opinion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utorid.utoronto.ca/cgi-bin/utorid/activate.pl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.utoronto.ca/use/service/ask-librarian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jt.robertson@utoronto.ca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oise.utoronto.ca/oiseonline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utorid.utoronto.ca/cgi-bin/utorid/activate.pl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oise.utoronto.ca/skillshub/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/tool-guides/microsoft-copilot/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.utoronto.ca/resources/tools-beyond-quercus/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://people.utoronto.ca/inclusion/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://governingcouncil.utoronto.ca/secretariat/policies/equity-diversity-and-excellence-statement-december-14-2006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ohrc.on.ca/en/ontario-human-rights-code" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oise.utoronto.ca/home/registrar-students/policies-publications" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -30346,79 +29991,79 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{78aac226-2f03-4b4d-9037-b46d56c55210}" enabled="0" method="" siteId="{78aac226-2f03-4b4d-9037-b46d56c55210}" removed="1"/>
+  <clbl:label id="{b5800720-658a-40d8-bbcc-3cc17c0117d7}" enabled="1" method="Standard" siteId="{78aac226-2f03-4b4d-9037-b46d56c55210}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>11706</Words>
-  <Characters>66725</Characters>
+  <Words>12124</Words>
+  <Characters>69109</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>556</Lines>
-  <Paragraphs>156</Paragraphs>
+  <Lines>575</Lines>
+  <Paragraphs>162</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>78275</CharactersWithSpaces>
+  <CharactersWithSpaces>81071</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>